--- v1 (2026-03-15)
+++ v2 (2026-06-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="886" uniqueCount="459">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="901" uniqueCount="467">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -510,50 +510,76 @@
     <t>Dispõe sobre a Premiação Professor Nota Dez aos professores da rede municipal e estadual de ensino e dá outras providências.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/348/pll_017_2022.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação para cargos em comissão de pessoas condenadas com trânsito em julgado nos crimes que especifica no âmbito do Município de Campina Verde</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/354/pll_019_2022.pdf</t>
   </si>
   <si>
     <t>DA DENOMINACAO A PONTE DA RETIRADA BONITA E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>364</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/364/pll_020_2022_-_abertura_de_credito_suplementar.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito suplementar através do aproveitamento parcial das consignações orçamentárias da Câmara Municipal de Campina Verde/MG e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>365</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.campinaverde.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Em anexo, encaminhamento do incluso Projeto de Lei que “revoga_x000D_
+Lei Municipal nº 1.371/1999 de 23 de dezembro de 1999, alterada pela Lei Municipal_x000D_
+nº 1.381/00 de 28 de junho de 2000 e dá outras providências”.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/239/projeto_de_resolucao_n_001_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Comissões Permanentes, para o 2º Período Legislativo.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/240/projeto_de_resolucao_n_002_2022.pdf</t>
   </si>
   <si>
     <t>Aprova o calendário legislativo para as reuniões ordinárias.</t>
   </si>
@@ -1854,56 +1880,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/257/oficio_n_032_2022_indicacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/258/oficio_n_033_2022_indicacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/256/oficio_n_056_2022_indicacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/294/indicacao_135_2022_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/295/indicacao_193_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/296/indicacao_cirurgias_eletivas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/297/indicacao_praca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/298/mocao_bruno_franco.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/299/mocao_iolanda_batista.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/300/mocao_marcel_vieira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/301/mocao_rainha_expo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/249/projeto_de_decreto_legislativo_no_001__2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/253/projeto_de_decreto_legislativo_no_0022022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/272/projeto_de_decreto_legislativo_no_012_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/325/pdl_013_2022_000587-1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/336/pdl_014_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/352/pdl_015_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/353/pdl_016_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/255/projeto_de_lei_complementar_no_004_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/241/projeto_de_lei_01_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/254/projeto_de_lei_no_003_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/251/pl_005_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/271/projeto_de_lei_no._007_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/277/projeto_de_lei_no_0082022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/280/pl_009-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/288/pll_011_2022_-_institui_a_semana_municipal_de_valorizacao_da_vida_e_prevencao_ao_suicidio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/323/pll_013_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/326/pdl_014_2022_000588.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/335/pll_015_2022_000602.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/349/pll_016_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/348/pll_017_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/354/pll_019_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/239/projeto_de_resolucao_n_001_2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/240/projeto_de_resolucao_n_002_2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_resolucao_no_003_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/276/projeto_de_resolucao_n_006_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/328/pr_07.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/337/projeto_de_resolucao_no_009_2022_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/350/pr_010_2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/259/oficio_n_001_2022_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/266/voto_pesar_maria_de_lourdes_andrade_.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/267/voto_pesar_joao_batista_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/268/voto_pesar_guilherma_candida_da_silva_amaral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/269/voto_pesar_jairo_ribeiro_de_souza.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/270/voto_pesar_maria_jose_oliveira_moises.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/260/oficio_n_022_2022_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/261/oficio_n_024_2022_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/262/oficio_n_066_2022_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/263/oficio_n_092_2022_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/264/oficio_n_093_2022_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/265/oficio_n_094_2022_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/302/voto_de_pesar_ariovaldo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/309/voto_de_pesar_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/312/voto_de_pesar_maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/305/voto_de_pesar_guilherma.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/308/voto_de_pesar_jairo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/314/voto_de_pesar_maria_jose.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/306/voto_de_pesar_hamilton.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/310/voto_de_pesar_joao_lacerda.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/303/voto_de_pesar_diva.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/307/voto_de_pesar_iaponira.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/313/voto_de_pesar_maria_ferreira.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/311/voto_de_pesar_luzia.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/304/voto_de_pesar_expedita.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/246/pl_no_001_2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/245/pl_no_002_2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/244/pl_no_003_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/243/pl_no_004_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/250/pl_no_006_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/248/pl_no_007_2022_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/247/projeto_de_lei_008-2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/252/pl_no_010_2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/293/pl_012_-_cria_auxilio_transporte_acs_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/273/pl_024_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/274/pl_025_2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/275/pl_026_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/278/projeto_de_lei_027_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/279/projeto_de_lei_028_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/281/projeto_de_lei_n_029_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/282/projeto_de_lei_no030_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/283/ple_032_2022_000544.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/285/pl_033_2022__substitutivo.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/289/pl_034.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/290/pl_035.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/291/pl_036.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/292/pl_037.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/286/pl_038_2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/284/projeto_de_lei_039__2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/287/pl_040_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/321/ple_041_amplia_area_urbana.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/322/ple_042_piso_salarial_acs_-_ace.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/315/pl_043.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/316/pl_044.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/317/pl_045.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/318/pl_046.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/319/pl_047.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/320/pl_048.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/324/pl_no_049_2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/329/pl_051_2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/327/pl_052.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/331/pl_053_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/330/pl_054_2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/332/pl_55_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/334/ple_056_2022_000603.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/333/pl_057_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/347/pl_058.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/346/pl_059.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/338/pl_060.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/339/pl_061.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/340/pl_062.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/341/pl_063.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/342/pl_064.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/343/pl_065.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/344/pl_066.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/345/pl_067.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/355/ple_070_2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/351/ple_072_2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/356/ple_073_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/257/oficio_n_032_2022_indicacao.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/258/oficio_n_033_2022_indicacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/256/oficio_n_056_2022_indicacao.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/294/indicacao_135_2022_rotatoria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/295/indicacao_193_2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/296/indicacao_cirurgias_eletivas.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/297/indicacao_praca.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/298/mocao_bruno_franco.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/299/mocao_iolanda_batista.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/300/mocao_marcel_vieira.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/301/mocao_rainha_expo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/249/projeto_de_decreto_legislativo_no_001__2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/253/projeto_de_decreto_legislativo_no_0022022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/272/projeto_de_decreto_legislativo_no_012_2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/325/pdl_013_2022_000587-1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/336/pdl_014_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/352/pdl_015_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/353/pdl_016_2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/255/projeto_de_lei_complementar_no_004_2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/241/projeto_de_lei_01_2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/254/projeto_de_lei_no_003_2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/251/pl_005_2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/271/projeto_de_lei_no._007_2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/277/projeto_de_lei_no_0082022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/280/pl_009-2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/288/pll_011_2022_-_institui_a_semana_municipal_de_valorizacao_da_vida_e_prevencao_ao_suicidio.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/323/pll_013_2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/326/pdl_014_2022_000588.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/335/pll_015_2022_000602.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/349/pll_016_2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/348/pll_017_2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/354/pll_019_2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/364/pll_020_2022_-_abertura_de_credito_suplementar.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/239/projeto_de_resolucao_n_001_2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/240/projeto_de_resolucao_n_002_2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/242/projeto_de_resolucao_no_003_2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/276/projeto_de_resolucao_n_006_2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/328/pr_07.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/337/projeto_de_resolucao_no_009_2022_.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/350/pr_010_2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/259/oficio_n_001_2022_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/266/voto_pesar_maria_de_lourdes_andrade_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/267/voto_pesar_joao_batista_vasconcelos.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/268/voto_pesar_guilherma_candida_da_silva_amaral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/269/voto_pesar_jairo_ribeiro_de_souza.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/270/voto_pesar_maria_jose_oliveira_moises.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/260/oficio_n_022_2022_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/261/oficio_n_024_2022_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/262/oficio_n_066_2022_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/263/oficio_n_092_2022_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/264/oficio_n_093_2022_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/265/oficio_n_094_2022_voto_de_pesar.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/302/voto_de_pesar_ariovaldo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/309/voto_de_pesar_joao_batista.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/312/voto_de_pesar_maria_de_lourdes.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/305/voto_de_pesar_guilherma.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/308/voto_de_pesar_jairo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/314/voto_de_pesar_maria_jose.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/306/voto_de_pesar_hamilton.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/310/voto_de_pesar_joao_lacerda.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/303/voto_de_pesar_diva.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/307/voto_de_pesar_iaponira.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/313/voto_de_pesar_maria_ferreira.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/311/voto_de_pesar_luzia.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/304/voto_de_pesar_expedita.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/246/pl_no_001_2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/245/pl_no_002_2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/244/pl_no_003_2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/243/pl_no_004_2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/250/pl_no_006_2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/248/pl_no_007_2022_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/247/projeto_de_lei_008-2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/252/pl_no_010_2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/293/pl_012_-_cria_auxilio_transporte_acs_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/273/pl_024_2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/274/pl_025_2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/275/pl_026_2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/278/projeto_de_lei_027_2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/279/projeto_de_lei_028_2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/281/projeto_de_lei_n_029_2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/282/projeto_de_lei_no030_2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/283/ple_032_2022_000544.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/285/pl_033_2022__substitutivo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/289/pl_034.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/290/pl_035.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/291/pl_036.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/292/pl_037.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/286/pl_038_2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/284/projeto_de_lei_039__2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/287/pl_040_2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/321/ple_041_amplia_area_urbana.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/322/ple_042_piso_salarial_acs_-_ace.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/315/pl_043.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/316/pl_044.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/317/pl_045.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/318/pl_046.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/319/pl_047.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/320/pl_048.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/324/pl_no_049_2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/329/pl_051_2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/327/pl_052.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/331/pl_053_2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/330/pl_054_2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/332/pl_55_2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/334/ple_056_2022_000603.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/333/pl_057_2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/347/pl_058.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/346/pl_059.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/338/pl_060.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/339/pl_061.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/340/pl_062.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/341/pl_063.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/342/pl_064.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/343/pl_065.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/344/pl_066.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/345/pl_067.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/355/ple_070_2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/351/ple_072_2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2022/356/ple_073_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H119"/>
+  <dimension ref="A1:H121"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="165" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2723,2096 +2749,2145 @@
       </c>
       <c r="D33" t="s">
         <v>94</v>
       </c>
       <c r="E33" t="s">
         <v>95</v>
       </c>
       <c r="F33" t="s">
         <v>103</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>141</v>
       </c>
       <c r="H33" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>143</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>41</v>
+        <v>144</v>
       </c>
       <c r="D34" t="s">
-        <v>144</v>
+        <v>94</v>
       </c>
       <c r="E34" t="s">
+        <v>95</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
         <v>148</v>
       </c>
-      <c r="B35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D35" t="s">
-        <v>144</v>
+        <v>94</v>
       </c>
       <c r="E35" t="s">
-        <v>145</v>
+        <v>95</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>149</v>
       </c>
       <c r="H35" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
         <v>151</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="D36" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="E36" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="H36" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>155</v>
+        <v>47</v>
       </c>
       <c r="D37" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="E37" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>153</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="H37" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>107</v>
+        <v>51</v>
       </c>
       <c r="D38" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="E38" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="H38" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>115</v>
+        <v>163</v>
       </c>
       <c r="D39" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="E39" t="s">
-        <v>145</v>
+        <v>153</v>
+      </c>
+      <c r="F39" t="s">
+        <v>13</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H39" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>165</v>
+        <v>107</v>
       </c>
       <c r="D40" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="E40" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="H40" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>41</v>
+        <v>115</v>
       </c>
       <c r="D41" t="s">
-        <v>169</v>
+        <v>152</v>
       </c>
       <c r="E41" t="s">
+        <v>153</v>
+      </c>
+      <c r="G41" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="F41" t="s">
-[...2 lines deleted...]
-      <c r="G41" s="1" t="s">
+      <c r="H41" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
+        <v>172</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
         <v>173</v>
       </c>
-      <c r="B42" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D42" t="s">
-        <v>169</v>
+        <v>152</v>
       </c>
       <c r="E42" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>153</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>174</v>
       </c>
       <c r="H42" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
         <v>176</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>119</v>
+        <v>41</v>
       </c>
       <c r="D43" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E43" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F43" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="H43" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>68</v>
+        <v>173</v>
       </c>
       <c r="D44" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E44" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F44" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="H44" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>76</v>
+        <v>119</v>
       </c>
       <c r="D45" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E45" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F45" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="H45" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="D46" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E46" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F46" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="H46" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>189</v>
+        <v>76</v>
       </c>
       <c r="D47" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E47" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="H47" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>193</v>
+        <v>80</v>
       </c>
       <c r="D48" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E48" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>194</v>
       </c>
       <c r="H48" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>196</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
         <v>197</v>
       </c>
       <c r="D49" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E49" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F49" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>198</v>
       </c>
       <c r="H49" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>200</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
         <v>201</v>
       </c>
       <c r="D50" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E50" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F50" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>202</v>
       </c>
       <c r="H50" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>204</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
         <v>205</v>
       </c>
       <c r="D51" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E51" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F51" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>206</v>
       </c>
       <c r="H51" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>208</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
         <v>209</v>
       </c>
       <c r="D52" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E52" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F52" t="s">
         <v>13</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>210</v>
       </c>
       <c r="H52" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>212</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
         <v>213</v>
       </c>
       <c r="D53" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E53" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F53" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>214</v>
       </c>
       <c r="H53" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
         <v>216</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
         <v>217</v>
       </c>
       <c r="D54" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E54" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F54" t="s">
         <v>13</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>218</v>
       </c>
       <c r="H54" t="s">
-        <v>195</v>
+        <v>219</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D55" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E55" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F55" t="s">
         <v>13</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="H55" t="s">
-        <v>199</v>
+        <v>223</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D56" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E56" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F56" t="s">
         <v>13</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="H56" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D57" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E57" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F57" t="s">
         <v>13</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="H57" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D58" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E58" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F58" t="s">
         <v>13</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="H58" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D59" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E59" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F59" t="s">
         <v>13</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="H59" t="s">
-        <v>234</v>
+        <v>215</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D60" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E60" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F60" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="H60" t="s">
-        <v>238</v>
+        <v>219</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
         <v>239</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
         <v>240</v>
       </c>
       <c r="D61" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E61" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F61" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>241</v>
       </c>
       <c r="H61" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
         <v>243</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
         <v>244</v>
       </c>
       <c r="D62" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E62" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F62" t="s">
         <v>13</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>245</v>
       </c>
       <c r="H62" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
         <v>247</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
         <v>248</v>
       </c>
       <c r="D63" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E63" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F63" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>249</v>
       </c>
       <c r="H63" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
         <v>251</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
         <v>252</v>
       </c>
       <c r="D64" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E64" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F64" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>253</v>
       </c>
       <c r="H64" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
         <v>255</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
         <v>256</v>
       </c>
       <c r="D65" t="s">
-        <v>169</v>
+        <v>177</v>
       </c>
       <c r="E65" t="s">
-        <v>170</v>
+        <v>178</v>
       </c>
       <c r="F65" t="s">
         <v>13</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>257</v>
       </c>
       <c r="H65" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>259</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>41</v>
+        <v>260</v>
       </c>
       <c r="D66" t="s">
-        <v>260</v>
+        <v>177</v>
       </c>
       <c r="E66" t="s">
+        <v>178</v>
+      </c>
+      <c r="F66" t="s">
+        <v>13</v>
+      </c>
+      <c r="G66" s="1" t="s">
         <v>261</v>
       </c>
-      <c r="G66" s="1" t="s">
+      <c r="H66" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>263</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
+        <v>263</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
         <v>264</v>
       </c>
-      <c r="B67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D67" t="s">
-        <v>260</v>
+        <v>177</v>
       </c>
       <c r="E67" t="s">
-        <v>261</v>
+        <v>178</v>
+      </c>
+      <c r="F67" t="s">
+        <v>13</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>265</v>
       </c>
       <c r="H67" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
         <v>267</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>51</v>
+        <v>41</v>
       </c>
       <c r="D68" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E68" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>268</v>
+        <v>270</v>
       </c>
       <c r="H68" t="s">
-        <v>269</v>
+        <v>271</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>270</v>
+        <v>272</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="D69" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E69" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="H69" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>155</v>
+        <v>51</v>
       </c>
       <c r="D70" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E70" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="H70" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>107</v>
+        <v>55</v>
       </c>
       <c r="D71" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E71" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>277</v>
+        <v>279</v>
       </c>
       <c r="H71" t="s">
-        <v>278</v>
+        <v>280</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>111</v>
+        <v>163</v>
       </c>
       <c r="D72" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E72" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="H72" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>165</v>
+        <v>107</v>
       </c>
       <c r="D73" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E73" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="H73" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>285</v>
+        <v>287</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>68</v>
+        <v>111</v>
       </c>
       <c r="D74" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E74" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>286</v>
+        <v>288</v>
       </c>
       <c r="H74" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>288</v>
+        <v>290</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>193</v>
+        <v>173</v>
       </c>
       <c r="D75" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E75" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>289</v>
+        <v>291</v>
       </c>
       <c r="H75" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>291</v>
+        <v>293</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>292</v>
+        <v>68</v>
       </c>
       <c r="D76" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E76" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="H76" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>296</v>
+        <v>201</v>
       </c>
       <c r="D77" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E77" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>297</v>
       </c>
       <c r="H77" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
         <v>299</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
         <v>300</v>
       </c>
       <c r="D78" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E78" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>301</v>
       </c>
       <c r="H78" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
         <v>303</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
         <v>304</v>
       </c>
       <c r="D79" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E79" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>305</v>
       </c>
       <c r="H79" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
         <v>307</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
         <v>308</v>
       </c>
       <c r="D80" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E80" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>309</v>
       </c>
       <c r="H80" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
         <v>311</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
         <v>312</v>
       </c>
       <c r="D81" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E81" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>313</v>
       </c>
       <c r="H81" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
         <v>315</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>10</v>
+        <v>316</v>
       </c>
       <c r="D82" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E82" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="H82" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>17</v>
+        <v>320</v>
       </c>
       <c r="D83" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E83" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="H83" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>322</v>
+        <v>10</v>
       </c>
       <c r="D84" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E84" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="H84" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>326</v>
+        <v>17</v>
       </c>
       <c r="D85" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E85" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>327</v>
       </c>
       <c r="H85" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
         <v>329</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
         <v>330</v>
       </c>
       <c r="D86" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E86" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>331</v>
       </c>
       <c r="H86" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
         <v>333</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
         <v>334</v>
       </c>
       <c r="D87" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E87" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>335</v>
       </c>
       <c r="H87" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
         <v>337</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
         <v>338</v>
       </c>
       <c r="D88" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E88" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>339</v>
       </c>
       <c r="H88" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
         <v>341</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
         <v>342</v>
       </c>
       <c r="D89" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E89" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>343</v>
       </c>
       <c r="H89" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
         <v>345</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
         <v>346</v>
       </c>
       <c r="D90" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E90" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>347</v>
       </c>
       <c r="H90" t="s">
         <v>348</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
         <v>349</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
         <v>350</v>
       </c>
       <c r="D91" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E91" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>351</v>
       </c>
       <c r="H91" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
         <v>353</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
         <v>354</v>
       </c>
       <c r="D92" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E92" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>355</v>
       </c>
       <c r="H92" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
         <v>357</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
         <v>358</v>
       </c>
       <c r="D93" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E93" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>359</v>
       </c>
       <c r="H93" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
         <v>361</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
         <v>362</v>
       </c>
       <c r="D94" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E94" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>363</v>
       </c>
       <c r="H94" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
         <v>365</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
         <v>366</v>
       </c>
       <c r="D95" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E95" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>367</v>
       </c>
       <c r="H95" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
         <v>369</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
         <v>370</v>
       </c>
       <c r="D96" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E96" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>371</v>
       </c>
       <c r="H96" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
         <v>373</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
         <v>374</v>
       </c>
       <c r="D97" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E97" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>375</v>
       </c>
       <c r="H97" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
         <v>377</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
         <v>378</v>
       </c>
       <c r="D98" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E98" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>379</v>
       </c>
       <c r="H98" t="s">
-        <v>376</v>
+        <v>380</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D99" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E99" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="H99" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
+        <v>385</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>386</v>
+      </c>
+      <c r="D100" t="s">
+        <v>268</v>
+      </c>
+      <c r="E100" t="s">
+        <v>269</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>387</v>
+      </c>
+      <c r="H100" t="s">
         <v>384</v>
-      </c>
-[...16 lines deleted...]
-        <v>387</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
         <v>388</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
         <v>389</v>
       </c>
       <c r="D101" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E101" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>390</v>
       </c>
       <c r="H101" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
         <v>392</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
         <v>393</v>
       </c>
       <c r="D102" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E102" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>394</v>
       </c>
       <c r="H102" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
         <v>396</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
         <v>397</v>
       </c>
       <c r="D103" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E103" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>398</v>
       </c>
       <c r="H103" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
         <v>400</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
         <v>401</v>
       </c>
       <c r="D104" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E104" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>402</v>
       </c>
       <c r="H104" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
         <v>404</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>21</v>
+        <v>405</v>
       </c>
       <c r="D105" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E105" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="H105" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
       <c r="D106" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E106" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="H106" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>411</v>
+        <v>412</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>412</v>
+        <v>21</v>
       </c>
       <c r="D107" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E107" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>413</v>
       </c>
       <c r="H107" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
         <v>415</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
         <v>416</v>
       </c>
       <c r="D108" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E108" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>417</v>
       </c>
       <c r="H108" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
         <v>419</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
         <v>420</v>
       </c>
       <c r="D109" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E109" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>421</v>
       </c>
       <c r="H109" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
         <v>423</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
         <v>424</v>
       </c>
       <c r="D110" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E110" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>425</v>
       </c>
       <c r="H110" t="s">
-        <v>418</v>
+        <v>426</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>426</v>
+        <v>427</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="D111" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E111" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
       <c r="H111" t="s">
-        <v>418</v>
+        <v>430</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>429</v>
+        <v>431</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
       <c r="D112" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E112" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="H112" t="s">
-        <v>432</v>
+        <v>426</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>433</v>
+        <v>434</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="D113" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E113" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
       <c r="H113" t="s">
-        <v>414</v>
+        <v>426</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
       <c r="D114" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E114" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>438</v>
+        <v>439</v>
       </c>
       <c r="H114" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>197</v>
+        <v>442</v>
       </c>
       <c r="D115" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E115" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>441</v>
+        <v>443</v>
       </c>
       <c r="H115" t="s">
-        <v>442</v>
+        <v>422</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="D116" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E116" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="H116" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>448</v>
+        <v>205</v>
       </c>
       <c r="D117" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E117" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>449</v>
       </c>
       <c r="H117" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
         <v>451</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
         <v>452</v>
       </c>
       <c r="D118" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E118" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>453</v>
       </c>
       <c r="H118" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
         <v>455</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
         <v>456</v>
       </c>
       <c r="D119" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="E119" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>457</v>
       </c>
       <c r="H119" t="s">
         <v>458</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>459</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>460</v>
+      </c>
+      <c r="D120" t="s">
+        <v>268</v>
+      </c>
+      <c r="E120" t="s">
+        <v>269</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>461</v>
+      </c>
+      <c r="H120" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>463</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>464</v>
+      </c>
+      <c r="D121" t="s">
+        <v>268</v>
+      </c>
+      <c r="E121" t="s">
+        <v>269</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H121" t="s">
+        <v>466</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -4891,50 +4966,52 @@
     <hyperlink ref="G95" r:id="rId94"/>
     <hyperlink ref="G96" r:id="rId95"/>
     <hyperlink ref="G97" r:id="rId96"/>
     <hyperlink ref="G98" r:id="rId97"/>
     <hyperlink ref="G99" r:id="rId98"/>
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>