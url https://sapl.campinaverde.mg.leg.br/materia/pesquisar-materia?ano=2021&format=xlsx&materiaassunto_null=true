--- v0 (2026-01-29)
+++ v1 (2026-04-29)
@@ -54,2527 +54,2527 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Tõe Mulata</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_no_12021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_no_12021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a realização de_x000D_
 benfeitorias no "Pátio da Prefeitura Municipal de_x000D_
 Campina Verde", localizado às margens da_x000D_
 Rodovia BR-364.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_no_22021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_no_22021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a adoção de medidas_x000D_
 legais visando ao cumprimento do disposto no_x000D_
 artigo 32A do Código de Posturas.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Caio Nunes</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_no_32021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_no_32021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a promoção de ações visando a adequação a NBR 9050, de 2015 que estabelece critérios e parâmetros técnicos a serem observados em projeto, construção, instalação e adaptação de edificações, mobiliário, espaços e equipamentos urbanos às condições de acessibilidade.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Canhoto</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a construção de faixas elevadas para travessia pedestres nas Ruas A e B, conforme específica:</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_no_52021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_no_52021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, vem p r esta forma, com a observância das disposições regimentais próprias, INDICAR, ao Senhor Prefeito, que seja considerada a possibilidade de promover as medidas necessárias visando a mudança do local do poste d iluminação pública,_x000D_
 localizado na Avenida Rio Branco, nº. 434, uma vez que este poste está posicionado em frente ao portão da garagem da residência, impedindo a entrada/saída de veículos.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_no_62021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_no_62021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a promoção de ações visando a limpeza e colocação de caçambas no Cemitério Municipal</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_no_72021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_no_72021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a adoção de medidas_x000D_
 legais visando ao cumprimento do disposto no_x000D_
 inciso ll do artigo 29 do Código lei Posturas.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Edicionil</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_no_82021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_no_82021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a adoção de medidas_x000D_
 legais visando a disponibilização de energia_x000D_
 elétrica na Alameda Américo Jor dos Santos.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/118/indicacao_no_92021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/118/indicacao_no_92021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a construção de_x000D_
 redutores de velocidade nas avenidas Fradique_x000D_
 Correa da Silva e Guilherme Ribeiro de Souza:</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Dasio de Honorópolis</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_no_102021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_no_102021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a construção de_x000D_
 Velório Municipal no Distrito de Honorópolis.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_no_112021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_no_112021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a melhoria da_x000D_
 iluminação pública no Distrito de Honorópolis.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Dr. João</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_no_122021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_no_122021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a promoção das ações_x000D_
 necessárias a manutenção dos convênios com as_x000D_
 clínicas especializadas em cirurgia de catarata.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Mara Do Jacó</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_no_132021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_no_132021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a doção de medidas_x000D_
 visando . à municipalização do cemitério_x000D_
 denominado "Cemitério do Barreiro".</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Gustavo Venâncio</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/83/oficio_n.o_0142.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/83/oficio_n.o_0142.021_-_gab.pdf</t>
   </si>
   <si>
     <t>A inclusão do CAPS ( Centro de Atendimento Psíquico Social) em Campina Verde, para o tratamento das pessoas adictas e viciadas, tendo-se em vista sua recuperação._x000D_
 _x000D_
 Verificar a possibilidade de iluminação noturna do Ginásio Poliesportivo "Pedro Caetano de Oliveira", em sua parte externa, evitando assim grandes transtornos, a exemplo do que já ocorreu no passado, indicando ainda uma atenção especial ao alambrado do lado da Rua 30, bem como reparos nas calçadas no entorno do mesmo.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_no_152021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_no_152021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a retirada dos_x000D_
 obstáculos que impedem o trânsito regular nas_x000D_
 ruas transversais à Avenida Dr. Guilherme Ribeiro_x000D_
 de Souza.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_no_162021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_no_162021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a aquisição de ônibus para o transporte dos universitários, bem com durante nos finais de semana, o transporte de praticantes de esportes de nossa Cidade, que participam de eventos desportivos em outros municípios.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Vanderlei do Hospital</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_no_017-2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_no_017-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal o Fornecimento de Equipamentos de Proteção individual - Epis, aos Servidores Públicos Municipais, que estão na linha de frente, como enfermeiros, técnicos e auxiliares de enfermagem, garis e os que fazem a coleta de lixo e ocupantes de outras atividades em que ficam mais expostos.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_no_018-2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_no_018-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Celebração do Convênio entre o Município e o Hospital São Vicente de Paulo, para atendimento, através do Dr. Genesinho, dos Exames de Endoscopia.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_no_019-2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_no_019-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Implantação de Extensão de Rede de Energia Elétrica._x000D_
 O Vereador que esta subscreve no uso de suas atribuições legais e regimentais, depois de apreciada pelo Plenário, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Campina Verde, através do setor competente, a possibilidade e Implantação de Extensão de Rede de Energia Elétrica, bem como Iluminação em todos os pontos de nossa Cidade, ainda carentes de tal requisito básico de urbanização.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_no_20-2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_no_20-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, depois de apreciada pelo Plenário, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Campina Verde, através do setor competente, a urgente necessidade da Criação de um SISTEMA BÁSICO DE SAÚDE, onde os Servidores, seus Cônjuges e filhos menores possam ter o direito da escolha de seu médico e as despesas decorrentes cobertas pela Prefeitura Municipal, observadas as formalidades necessárias.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_no_21-2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_no_21-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a Recomposição Salarial dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_no_22-2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_no_22-2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Reforçar a Assistência de Saúde aos Assentamentos e comunidades Rurais._x000D_
 _x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, depois de apreciada pelo Plenário, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Campina Verde, através do setor competente, a necessidade de reforçar a Assistência aos Assentamentos e Comunidades Rurais, através de Agentes de Saúde, Médicos e enfermeiros, com especial destaque para a SAÚDE PREVENTIVA, viabilizando agendamento de exames e fornecimento de medicamentos de uso contínuo, com o cumprimento dos protocolos de_x000D_
 praxe!</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/71/oficio_n.0_025-2021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/71/oficio_n.0_025-2021_-_gab.pdf</t>
   </si>
   <si>
     <t>Por esta forma, cumpre-nos apresentar indicação a V. Ex.ª, no sentido de que esta Municipalidade, através de seu setor competente, considere a possibilidade de viabilizar a DOAÇÃO, aos respectivos moradores, das ESCRITURAS DOS TERRENOS, ainda pendentes de REGULARIZAÇÃO, tanto em nossa Cidade como no Distrito de Honorópolis, providência essa de notório alcance social!</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/72/oficio_n.0_026-2.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/72/oficio_n.0_026-2.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Por esta formo. cumpre-nos apresentar indicação a V. Ex.º. no sentido de que esta Município doe. através de seu setor competente. realize a retificação da área. bem como a_x000D_
 regularização e doação dos terrenos do JOVINA ll</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_no_272021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_no_272021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que envide os_x000D_
 esforços necessários visando a aquisição de 2_x000D_
 (duas) pá-carregadeiras.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_no_282021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_no_282021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que determine ao setor_x000D_
 competente da Prefeitura a confecção de manilhas_x000D_
 de concreto.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Rodriguinho Eventos</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_no_29_2.021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_no_29_2.021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal Notificar os_x000D_
 proprietários à procederem limpezas de seus_x000D_
 terrenos._x000D_
 _x000D_
 O Vereador que esta subscreve, no uso de suas_x000D_
 atribuições legais e regimentais, depois de apreciada pelo Plenário,_x000D_
 INDICA ao Excelentíssimo Senhor Prefeito Municipal de Campina Verde,_x000D_
 através do setor competente, o cumprimento do disposto no artigo 32A_x000D_
 do Código de Posturas, providências urgentíssimas com relação aos_x000D_
 terrenos localizados na Rua 20 nº142, Rua 20 esquina com a Avenida_x000D_
 nº03, Avenida 03, antigo Laticínio e na Avenida 03 nº 423, notificando_x000D_
 seus proprietários a procederem à oportuna e necessária limpeza dos_x000D_
 mesmos!</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_no_302021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_no_302021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, que através do setor_x000D_
 competente da Prefeitura, promova os estudos_x000D_
 necessários à melhoria das condições salariais e_x000D_
 pagamento do auxílio-alimentação para_x000D_
 Supervisora, Coordenadora e Visitadoras do_x000D_
 Programa "Criança Feliz".</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_no_312021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_no_312021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal determinar ao setor_x000D_
 competente da Prefeitura que proceda a_x000D_
 construção de pista de Bicicross nas proximidades_x000D_
 do antigo matadouro popularmente conhecido_x000D_
 como ''Buracão".</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_no_322021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_no_322021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal determinar ao setor_x000D_
 competente da Prefeitura que proceda aos estudos_x000D_
 necessários visando à disponibilização de espaço_x000D_
 suficiente para abrigar a tropa de cavalos do povo_x000D_
 cigano e de outros munícipes que tenham_x000D_
 domicílio na Sede do Município de Campina Verde.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_no_33_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_no_33_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal "Capacitação para os Cuidadores de Idosos"._x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, depois de apreciada pelo Plenário, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Campina Verde, através do setor competente, realizar Cursos de Capacitação para assistir os Cuidadores de Idosos de Campina Verde e Honorópolis.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>o vereador que esta subscreve, vem por esta forma, com a observância das disposições regimentais próprias, INDICAR, ao Senhor Prefeito, que seja considerada a possibilidade de promover as medidas necessárias visando a colocação de postes completos ( com bico de luz)_x000D_
 de sustentação da linha de distribuição de energia elétrica nos seguintes logradouros._x000D_
 - Rua M - Entre a Avenida Brasil e a Rua A_x000D_
 - Rua M - Entre a Rua B e a Avenida Santa Catarina</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_no_352021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_no_352021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que através da_x000D_
 secretaria competente promova os estudos_x000D_
 necessários visando a iluminação e a facilitação do_x000D_
 acesso ao Cemitério Municipal localizado no_x000D_
 Distrito de Honorópolis.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_no_372021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_no_372021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que através da_x000D_
 Secretaria Municipal de Administração e Recursos_x000D_
 Humanos promova os estudos necessários_x000D_
 visando o aumento do número de servidores_x000D_
 encarregados da varrição das ruas e avenidas de_x000D_
 nossa Cidade.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_no_392021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_no_392021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que através da_x000D_
 Secretaria Municipal de Serviços Urbanos e Rurais_x000D_
 promova a limpeza das ruas e avenidas,_x000D_
 interditadas devido ao acúmulo de vegetação em_x000D_
 parte do Setor Industrial.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_no_402021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_no_402021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que através da_x000D_
 Secretaria Municipal de Serviços Urbanos e Rurais_x000D_
 promova a colocação de caçambas para a_x000D_
 colocação de lixo nas principais ias de acesso de_x000D_
 nossa Cidade.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_no_412021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_no_412021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que através da_x000D_
 Secretaria Municipal de Cultura, Esporte, Lazer e_x000D_
 Turismo promova os estudos necessários visando_x000D_
 a reativação da Banda Municipal.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_no_422021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_no_422021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que promova os_x000D_
 estudos necessários visando a diminuição do valor_x000D_
 dos serviços prestados pela COPASA ao Município_x000D_
 de Campina Verde.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_no_432021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_no_432021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a promoção dos_x000D_
 estudos necessários visando a concessão de_x000D_
 revisão geral anual aos em regados públicos_x000D_
 vinculados ao Poder Executivo.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_no_442021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_no_442021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a promoção de ações_x000D_
 visando a colocação de postes completos (com_x000D_
 bico de luz) de sustentação da linha de distribuição_x000D_
 · de energia elétrica nos logradouros que especifica.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_no_452021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_no_452021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a promoção de ações_x000D_
 visando o recapeamento da Rua 36, entre as_x000D_
 avenidas 3 e 5.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_no_462021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_no_462021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a promoção de ações_x000D_
 visando a implantação de aterro sanitário no_x000D_
 Município de Campina Verde.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_no_472021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_no_472021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja determinado ao setor competente da Prefeitura a elaboração de estudos técnicos e a consequente construção de Aterro Sanitário no Município de Campina Verde.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_no_482021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_no_482021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja determinado ao setor competente da Prefeitura a elaboração de estudos técnicos e a colocação de iluminação pública do "Bosque", localizado nas proximidades da Rua Goiás e Avenida Dr. Guilherme Ribeiro de Souza.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_no_492021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_no_492021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja determinado ao setor competente da Prefeitura a formalização dos atos que permitam a renovação do contrato de serviços de manutenção da iluminação pública.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_no_502021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_no_502021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja determinado ao setor competente da Prefeitura a realização dos procedimento próprios objetivando a aquisição de um Triturador de Galhos / Picador de Troncos.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_no_512021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_no_512021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal terminar ao setor competente da Prefeitura que promova a_x000D_
 colocação de placas de nomenclatura de logradouro na Alameda Américo José dos Santos,_x000D_
 localizada no Bairro São Vicente</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_no_522021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_no_522021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja determinado ao setor competente da Prefeitura a elaboração de estudos técnicos e a colocação de iluminação pública no lado de numeração impar da Avenida 11, a partir da Rua 38 até a entrada do Cemitério.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_no_532021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_no_532021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja determinado_x000D_
 ao setor competente da Prefeitura a elaboração de_x000D_
 estudos técnicos e a colocação de luminárias_x000D_
 solares nos logradouros públicos do Município de_x000D_
 Campina Verde.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_no_54_2.021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_no_54_2.021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal "Sinalização Solo das Ruas e Avenidas"._x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, depois de apreciada pelo Plenário, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Campina Verde, através do setor competente, proceder a SINALIZAÇÃO DE SOLO das Ruas e Avenidas de Campina Verde e Honorópolis.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_no_55_2.021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_no_55_2.021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal "Refazer a Sinalização de Solo das Ruas e Avenidas" ._x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, depois de apreciada pelo Plenário, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Campina Verde, através do setor competente, REFAZER A SINALIZAÇÃO DOS POSTES de Campina Verde e Honorópolis.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_no_56_2.021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_no_56_2.021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal "Subsídios Mensal para o Hospital São Vicente de Paulo_x000D_
 _x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, depois de apreciada pelo Plenário, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Campina Verde, SUBSÍDIOS PARA O HOSPITAL SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_no_57_2.021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_no_57_2.021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal "Celebrar Convênios com Clínicas Médicas de Diversas Especialidades" ._x000D_
 ._x000D_
 O Vereador que esta subscreve, no uso de suas atribuições. Legais e regimentais, depois de apreciada pelo Plenário, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Campina Verde, a Celebrar Convênios com· Clinicas Médicas de Diversas Especialidades como: Pneumologista, Reumatologista, Urologista, Psiquiátrico e Cardiologia.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_no_58_2.021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_no_58_2.021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal "Celebrar Convênios com os Médicos para realização de Exames"._x000D_
 O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, depois de apreciada pelo Plenário, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Campina Verde, a Celebrar Convênios com os Médicos de Nossa Cidade (Campina Verde), que podem realizar diversos exames como Holter, Mapeamentos, Eletrocardiograma, Endoscopia. Bem ainda, a urgente necessidade de celebrar CONVÊNIOS DE EXAMES DE ALTA COMPLEXIDADE fora do Município.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_no_592021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_no_592021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que através do setor competente formalize junto aos laboratórios a intenção de adquirir vacinas contra Covid-19 O Vereador - Presidente do Poder Legislativo, que a presente subscreve, no uso de suas atribuições legais e regimentais, INDICA ao Excelentíssimo Senhor Prefeito Municipal de Campina Verde que dentro da legalidade, através do setor competente, formalize junto aos laboratórios a intenção de adquirir vacinas contra Covid-19 para vacinar toda população Campinaverdense e distrito de Honorópolis.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/93/oficio_n.0_0152.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/93/oficio_n.0_0152.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Em reunião ordinária de te Poder Legislativo Municipal, foi acolhido expediente da parte · do vereador MARIVALDO ANTONIO DE SOUZA SILVA (CANHOTO), protocolado nesta Casa de Leis sob· o n.º 139 /21, indicando ao setor competente da Administração Municipal, a colocação de placas de nomenclatura de logradouros na Alameda Américo José dos Santos, no Bairro São Vi ente, nesta cidade.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_no_372021a.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_no_372021a.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que através da_x000D_
 Secretaria competente promova os estudos_x000D_
 necessários visando a construção de banheiros_x000D_
 sanitários no Bosque localizado no início da Av._x000D_
 Guilherme Ribeiro de Souza.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_no_102021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_no_102021.pdf</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_no_112021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_no_112021.pdf</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_no_142021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_no_142021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a construção de_x000D_
 redutores de velocidade na rua Padre Guido,_x000D_
 antiga 46ª, nas proximidades do Nº 121.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_no_472021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_no_472021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a promoção de ações_x000D_
 necessárias visando a revitalização da Praça_x000D_
 Francisco Barcelos e da Praça da Matriz.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_no_481202.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_no_481202.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a promoção de ações_x000D_
 necessárias visando a revitalização da Praça_x000D_
 localizada na Avenida Dr. Guilherme Ribeiro de_x000D_
 Souza.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_no_492021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_no_492021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal a promoção de ações_x000D_
 necessárias visando à construção do Centro de_x000D_
 Convivência do Bairro Jovina de Oliveira.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/172/indicacao_no_252021_..pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/172/indicacao_no_252021_..pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que através da_x000D_
 Secretaria Municipal de Saúde, providencie a volta_x000D_
 do "FUMACÊ".</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_no_262021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_no_262021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que através da_x000D_
 secretaria competente promova as ações_x000D_
 necessárias visando a mudança das placas_x000D_
 autorizativas de estacionamento no canteiro_x000D_
 central da Avenida 11.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_no_502021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_no_502021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal determinar ao setor_x000D_
 competente da Prefeitura que proceda aos estudos_x000D_
 necessários visando a transformação da sede da_x000D_
 Associação Atlética do Banco do Brasil (AABB) em_x000D_
 Quartel da Polícia Militar do Estado de Minas_x000D_
 Gerais.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Moção de Aplauso</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/66/mocao_aplauso_02_02_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/66/mocao_aplauso_02_02_2021.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Campina Verde, em 02 de fevereiro _x000D_
 de 2021, por requerimento do vereador Vanderlei Ferreira da Silva e com a aprovação do Plenário, homenageou o Exmo. Senhor Prefeito Municipal Dr. Helder Paulo Carneiro pelo acolhimento e pronto atendimento a todos os vereadores, demostrando uma grande maturidade politica em Campina Verde.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/79/mocao_de_aplauso_-_fernando_rocha_lima_.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/79/mocao_de_aplauso_-_fernando_rocha_lima_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso - Fernando Rocha Lima _x000D_
 _x000D_
 A Câmara Municipal de Campina Verde, em 24 de fevereiro de 2021, por requerimento do Presidente da Câmara Vanderlei Ferreira da Silva, com a associação do vereador Rodrigo Camargos Gonçalves e com a aprovação do Plenário, homenageou o Empresário Fernando Rocha Lima Pela brilhante visão empreendedora frente à empresa Dífer Moda Íntima. a qual qualifica e gera inúmeros empregos a nossa Cidade._x000D_
 Pelo que se fez registrar nos Anais desta Casa Legislativa, uma  merecida Moção de Aplauso ao Homenageado!</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/153/mocao_de_aplauso_-_carlos_alberto_franca_.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/153/mocao_de_aplauso_-_carlos_alberto_franca_.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso - Carlos Alberto França _x000D_
 _x000D_
 A Câmara Municipal de Campina Verde, em 02 de fevereiro de 2021, por_x000D_
 requerimento da Vereadora Mara Lúcia de Oliveira Macedo, com a_x000D_
 associação do vereador Dr. João Silva Filho e com a aprovação do_x000D_
 Plenário, homenageou o Desembargador Carlos Alberto França _x000D_
 Ilustre Campinaverdense, por sua posse como Presidente do_x000D_
 Tribunal de Justiça do Estado de Goiás, pelo que se fez registrar_x000D_
 nos Anais desta Casa Legislativa, uma merecida Moção de_x000D_
 aplauso ao Homenageado !</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/156/mocao_de_aplauso_-_dra_thaessa_souza_leonardo.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/156/mocao_de_aplauso_-_dra_thaessa_souza_leonardo.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso - Dra Thaessa Souza Leonardo_x000D_
 _x000D_
 A Câmara Municipal de Campina Verde, em 24 de fevereiro de 2021, por_x000D_
 requerimento da vereadora Mara Lúcia De Oliveira · Macedo, · com a_x000D_
 aprovação do Plenário, homenageou a Médica. Dra Thaessa Souza Leonardo_x000D_
 E toda equipe da Central do Atendimento ao Covid, pelo excelente_x000D_
 atendimento e total comprometimento._x000D_
 Pelo que se fez registrar nos Anais desta Casa Legislativa, uma_x000D_
 merecida Moção de Aplauso ao Homenageada!</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/215/projeto_de_resolucao_no_005_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/215/projeto_de_resolucao_no_005_2021.pdf</t>
   </si>
   <si>
     <t>Fixa a despesa da Câmara Municipal de Campina Verde MG para o exercício de 2022</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/214/pdl_006_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/214/pdl_006_2021.pdf</t>
   </si>
   <si>
     <t>Veto integral à proposição de lei Nº 007/2021, que altera o §2º do art 1º, da lei municipal Nº2.164/2019 de 16 de abril de 2019 e dá outras providências</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/216/projeto_de_decreto_legislativo_n_007_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/216/projeto_de_decreto_legislativo_n_007_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE CAMPINA VERDE RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2016, NOS TERMOS DO PARECER PRÉVIO DO EGRÉGIO TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/226/projeto_de_decreto_legislativo_n_010_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/226/projeto_de_decreto_legislativo_n_010_2021.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A OUTORGA DE TITULO DE CIDADANIA_x000D_
 CAMPINAVERDENSE E DÁ OUTRAS PROVIDĒNCIAS</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/234/projeto_de_decreto_legislativo_no_011_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/234/projeto_de_decreto_legislativo_no_011_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE TÍTULO DE CIDADANIA_x000D_
 CAMPINAVERDENSE E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 Dr.º HELLEN TUÍSA DA SILVA PEREIRA</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/235/projeto_de_decreto_legislativo_no_012_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/235/projeto_de_decreto_legislativo_no_012_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OUTORGA DE TÍTULO DE CIDADANIA_x000D_
 CAMPINAVERDENSE E DÁ OUTRAS PROVIDÊNCIAS_x000D_
 MIGUEL ÂNGELO DE OLIVEIRA RIBEIRO</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/198/pll_003-2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/198/pll_003-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O NOME DA FARMÁCIA MUNICIPAL NA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/199/pll_004-2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/199/pll_004-2021.pdf</t>
   </si>
   <si>
     <t>INSTITUI O NOME DA SECRETARIA MUNICIPAL DE SAÚDE NA FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_lei_legislativo_005_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_lei_legislativo_005_2021.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 1.º - CAPUT - DA LEI_x000D_
 MUNICIPAL Nº 2.248/2021, DE 13 DE MAIO DE 2021 NA_x000D_
 FORMA QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/205/projeto_de_lei_no_006_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/205/projeto_de_lei_no_006_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do manuseio,_x000D_
 da utilização, da queima e da soltura de_x000D_
 fogos de artifício e artefatos pirotécnicos_x000D_
 que causem barulho/estampido em_x000D_
 eventos públicos no âmbito do_x000D_
 município de Campina Verde-Estado de_x000D_
 Minas Gerais e dá outras providências</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/225/projeto_de_lei_no_009_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/225/projeto_de_lei_no_009_2021.pdf</t>
   </si>
   <si>
     <t>Regulamenta o fechamento parcial das_x000D_
 vias públicas para realização de podas_x000D_
 de árvores e dá outras providências</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/230/projeto_de_lei_010_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/230/projeto_de_lei_010_2021.pdf</t>
   </si>
   <si>
     <t>''Institui o cadastro municipal da pessoa com transtorno do espectro Autista''</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/206/pr_003_2021_000204.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/206/pr_003_2021_000204.pdf</t>
   </si>
   <si>
     <t>''Altera a Resolução Nº002/2021 de 14 de Janeiro de 2021 e dá outras providencias''.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/211/projeto_de_resolucao_no._0042021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/211/projeto_de_resolucao_no._0042021.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº. 004/2021_x000D_
 "Dispõe Sobre a Regulamentação do Pregão, na Forma Eletrônica, no Âmbito_x000D_
 da Câmara Municipal de Campina Verde e dá outras providências"</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Voto de Pesar</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/78/voto_de_pesar_dr._joao_quirino_dos_santos.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/78/voto_de_pesar_dr._joao_quirino_dos_santos.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de DR. JOÃO QUIRINO DOS SANTOS, exemplo de trabalho, dignidade e honradez, qualidades essas que soube cultivar com sabedoria durante toda a sua existência, transmitindo-as à posteridade!_x000D_
 Rogando a Deus que possa proporcionar a todos os familiares e amigos o oportuno conforto, valemo-nos desta oportunidade para transmitir a Vv. S.ªs a segurança de nossa alta estima e especial consideração!</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/80/voto_de_pesar_joao_franco_da_costa.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/80/voto_de_pesar_joao_franco_da_costa.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR pelo falecimento de JOÃO FRANCO DA COSTA_x000D_
 _x000D_
 Em reunião ordinária deste Poder Legislativo Municipal, por iniciativa do vereador V ANDERLEI FERREIRA DA SILVA, com a aprovação do plenário·, fez-se consignar nos Anais desta Casa de Leis, um VOTO DE PESAR pelo falecimento de JOÃO FRANCO DA COSTA, exemplo de trabalho, dignidade e honradez, qualidades essas que soube cultivar com sabedoria durante toda a sua existência, transmitindo-as à posteridade!_x000D_
 _x000D_
 Rogando a Deus que possa proporcionar a todos os familiares e amigos o oportuno conforto, valemo-nos desta oportunidade para reafirmar a Vv .S.ªs a segurança de nossa alta estima e especial consideração.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/82/voto_de_pesar_ismail_jose_nunes.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/82/voto_de_pesar_ismail_jose_nunes.pdf</t>
   </si>
   <si>
     <t>Voto DE PESAR pelo falecimento de ISMAIL JOSÉ NUNES_x000D_
 _x000D_
 Em reunião. ordinária deste Poder Legislativo Municipal, por iniciativa do vereador VANDERLEI FERREIRA DA SILVA, com as associações dos: Vereadores (Antônio Roberto (Tõe Mulata) e Dr. João com a aprovação. do plenário, fez-se consignar nos Anais desta Casa de Leis, um voto DE PESAR pelo falecimento de ISMAIL JOSÉ NUNES, exemplo de trabalho, dignidade e honradez, qualidades essas que soube cultivar com sabedoria durante toda a_x000D_
 sua existência, transmitindo-as· à posteridade! Rogando a Deus que possa proporcionar a todos os familiares e amigos o oportuno conforto, valemo-nos desta oportunidade para reafirmar a Vv .S.ªs a segurança de nossa alta estima e especial consideraçã9.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/92/oficio_n.0_0252.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/92/oficio_n.0_0252.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar MARIA DE LOURDES,_x000D_
 _x000D_
 Em reunião ordinária de te Poder Legislativo Municipal, o vereador MARIVALDO CANHOTO fez registrar nos Anais desta Casa de Leis, um Voto de Pesar pelo falecimento de MARIA DE LOURDES, exemplo de trabalho, dignidade e honradez, qualidades essas que soube cultivar com sabedoria durante toda a sua existência, transmitindo-as à posteridade!</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/135/oficio_n.o_0262.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/135/oficio_n.o_0262.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar VANDERLEI ALVES DA SILVA_x000D_
 _x000D_
 Em reunião ordinária de te Poder Legislativo_x000D_
 Municipal, o vereador EDICIONIL DIAS DA IL VA fez registrar nos_x000D_
 Anais desta Casa de Leis, um Voto de Pesar pelo falecimento_x000D_
 de VANDERLEI ALVES DA SILVA, exemplo de trabalho, dignidade_x000D_
 e honradez, qualidades essas que soube cultivar com sabedoria_x000D_
 durante toda a sua existência, transmitindo-as à posteridade!</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/138/oficio_n.o_027_2.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/138/oficio_n.o_027_2.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar - V ANDERLEI ALVES DA SILVA,_x000D_
 _x000D_
 Em reunião ordinária deste Poder Legislativo_x000D_
 Municipal, o vereador Dr. JOÃO SILVA FILHO fez .registrar nos_x000D_
 Anais desta .Casa de Leis, um Voto de Pesar pelo falecimento_x000D_
 de V ANDERLEI ALVES DA SILVA, exemplo de trabalho, dignidade_x000D_
 e honradez, qualidades essas que soube cultivar com sabedoria_x000D_
 durante toda a sua existência, transmitindo-as à posteridade!</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/139/voto_de_pesar_maria_candida_do_amaral_brito.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/139/voto_de_pesar_maria_candida_do_amaral_brito.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar MARIA CÂNDIDA DO AMARAL BRITO_x000D_
 _x000D_
 Com nossas condolências, cumpre-nos_x000D_
 comunicar que fez-se registrar nos Anais desta Casa de Leis, um_x000D_
 VOTO DE PESAR pelo falecimento de MARIA CÂNDIDA DO_x000D_
 AMARAL BRITO, exemplo de trabalho, dignidade e honradez,_x000D_
 qualidades essas que soube cultivar com sabedoria durante_x000D_
 toda a sua existência, transmitindo-as à posteridade!</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/140/voto_de_pesar_-_miguel_ney_duarte.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/140/voto_de_pesar_-_miguel_ney_duarte.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar - MIGUEL NEY DUARTE,_x000D_
 _x000D_
 Com nossas condolências, cumpre-nos_x000D_
 comunicar que fez-se registrar nos Anais desta Casa de Leis, um_x000D_
 VOTO DE PESAR pelo falecimento de MIGUEL NEY DUARTE,_x000D_
 exemplo de trabalho, dignidade e honradez, qualidades essas_x000D_
 que soube cultivar com sabedoria durante toda a sua_x000D_
 existência, transmitindo-as à posteridade!</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/152/voto_de_pesar_dr._joao_quirino_dos_santos.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/152/voto_de_pesar_dr._joao_quirino_dos_santos.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar DR. JOÃO QUIRINO DOS SANTOS_x000D_
 _x000D_
 Com nossas condolências, cumpre-nos _x000D_
 comunicar que fez-se registrar nos Anais desta Casa de Leis, um_x000D_
 VOTO DE PESAR pelo falecimento de DR. JOÃO QUIRINO DOS_x000D_
 SANTOS, exemplo de trabalho, dignidade e honradez,_x000D_
 qualidades essas que soube cultivar com sabedoria durante_x000D_
 toda a sua existência, transmitindo-as à posteridade!</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>Dra Valtiva</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/187/oficio_n.0_0452021-cmcv-gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/187/oficio_n.0_0452021-cmcv-gab.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar - MARIA CÃNDIDA DO AMARAL BRITO_x000D_
 _x000D_
 Em reunião ordinária deste Poder Legislativo_x000D_
 Municipal, por iniciativa da vereadora VALTIVA MACIEL MENDES,_x000D_
 associação do vereador Dr. João Silva e com a aprovação do_x000D_
 plenário, fez-se consignar nos Anais desta Casa de Leis, um VOTO DE_x000D_
 PESAR pelo falecimento de MARIA CÃNDIDA DO AMARAL BRITO_x000D_
 exemplo de trabalho, dignidade e honradez, qualidades essas que_x000D_
 soube cultivar com sabedoria durante toda a sua existência,_x000D_
 transmitindo-as à posteridade!</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/188/oficio_n.0_0442021-cmcv-gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/188/oficio_n.0_0442021-cmcv-gab.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar - MIGUEL NEY DUARTE,_x000D_
 _x000D_
 Em reunião ordinária deste Poder Legislativo_x000D_
 Municipal, por iniciativa da vereadora VALTIVA MACIEL MENDES,_x000D_
 associação do vereador Dr. João' Silva e com a aprovação do_x000D_
 plenário, fez-se consignar nos Anais desta Casa de Leis, um VOTO DE_x000D_
 PESAR pelo falecimento de MIGUEL NEY DUARTE, exemplo de_x000D_
 trabalho, dignidade e honradez, qualidades essas que soube cultivar_x000D_
 com sabedoria durante toda a sua existência, transmitindo-as à_x000D_
 posteridade!</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/189/oficio_n.o_0462021-cmcv-gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/189/oficio_n.o_0462021-cmcv-gab.pdf</t>
   </si>
   <si>
     <t>Voto de Pesar ELE RODRIGUES PEREIRA FILHO_x000D_
 _x000D_
 Em reunião ordinária Poder Legislativo_x000D_
 Municipal, por iniciativa da vereadora VALTIVA MACIEL MENDES,_x000D_
 com a aprovação plenário, fez-se consignar nos Anais desta_x000D_
 Casa de Leis, um VOTO DE PESAR pelo falecimento de ELE_x000D_
 RODRIGUES PEREIRA FILHO exemplo de trabalho, dignidade e_x000D_
 honradez, qualidades essas que soube cultivar com sabedoria_x000D_
 durante toda a sua existência, transmitindo-as ' posteridade!</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Poder Executivo Municipal</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/193/oficio_n_009_2021_pl.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/193/oficio_n_009_2021_pl.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE_x000D_
 ACOMPANHAMENTOE CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃOE DESENVOLVIMENTO DA_x000D_
 EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO - CACS-FUNDEB NO_x000D_
 Município DE CAMPINA VERDE-MG EM CONFORMIDADE COM O ARTIGO 212·A DA Constituição_x000D_
 FEDERAL, REGULAMENTADO NA FORMA DA LEI FEDERAL N° 14.113,DE 25 DE DEZEMBRO DE 2020_x000D_
 E DÁ OUTRAS PROVIDÊNCIAS",</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/194/pl_010_2021_-_procon.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/194/pl_010_2021_-_procon.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ADESÃO DO MUNICÍPIO DE CAMPINA VERDE AO PROGRAMA REGIONAL DE PROTEÇÃO E DEFESA DO CONSUMIDOR A SER IMPLANTADO PELO CONSÓRCIO PÚBLICO INTERMUNICIPAL DE DESENVOLVIMENTO SUSTENTÁVEL DO TRIÂNGULO MINEIRO E ALTO PARANAÍBA-CIDES, DEFINE COMPETÊNCIA E PROCEDIMENTOS DE FISCALIZAÇÃO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/195/ple_011_-_credito_especial_reforma_cras.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/195/ple_011_-_credito_especial_reforma_cras.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ESPECIAL POR_x000D_
 SUPERÁVIT FINANCEIRO EM DOTAÇÃO DO ORÇAMENTO VIGENTE DA_x000D_
 SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E CONTÉM OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/196/ple_012_ldo.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/196/ple_012_ldo.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES GERAIS PARA_x000D_
 ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O_x000D_
 EXERCÍCIO DE 2022 NO MUNICÍPIO DE CAMPINA_x000D_
 VERDE E DAS OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/197/ple_013_-_municipalizacao_escola_honoropolis.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/197/ple_013_-_municipalizacao_escola_honoropolis.pdf</t>
   </si>
   <si>
     <t>'AUTORIZA O PODER EXECUTIVO MUNICIPAL A   CELEBRAR   CONVÊNIO   COM   A SECRETARIA DE ESTADO DE EDUCAÇÃO DE MINAS GERAIS, VISANDO A MUNICIPALIZAÇÃO DOS ANOS INICIAIS 1º AO 5º ANO DA ESCOLA ESTADUAL “OLINDA CORRÊA BORGES”	E DÁ OUTRAS PROVIDÊNCIAS”,</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/200/ple_014_finisa.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/200/ple_014_finisa.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O PODER EXECUTIVO A CONTRATAR_x000D_
 OPERAÇÃO DE CRÉDITO COM A CAIXA ECONÔMICA_x000D_
 FEDERAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/202/pl_15_-2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/202/pl_15_-2021.pdf</t>
   </si>
   <si>
     <t>"DÁ NOVA REDAÇÃO AO ART. 20 DA LEI MUNICIPAL N° 1.200, DE 14 DE JUNHO DE 1994 E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/203/pl_16_-2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/203/pl_16_-2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO A COMPLEMENTAR TABELA VALORES DA TABELA DO SUS PARA PACIENTES EM TRATAMENTO NO HOSPITAL SÃO VICENTE DE PAULO E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/204/oficio_pl_n_017_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/204/oficio_pl_n_017_2021.pdf</t>
   </si>
   <si>
     <t>''AUTORIZA O MUNICÍPIO A DOAR O IMÓVEL QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS''</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/207/oficio_pl_no_018_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/207/oficio_pl_no_018_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA O MUNICÍPIO A DOAR O IMÓVEL PARA A ENTIDADE QUE ESPECIFICA"</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/208/oficio_pl_no_020_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/208/oficio_pl_no_020_2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DO ''CAPUT" DO ART. 1° DA LEI MUNICIPAL Nº 2.249/2021, DE 18 DE MAIO DE 2021, E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/209/oficio_pl_no_020_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/209/oficio_pl_no_020_2021.pdf</t>
   </si>
   <si>
     <t>“ALTERA A REDAÇÃO DO “CAPUT” DO ARTIGO 1º DA LEI MUNICIPAL Nº 2.249/2021, DE 18 DE MAIO DE 2021”.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/210/ple_021__atualiza_lei_beneficio_eventual.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/210/ple_021__atualiza_lei_beneficio_eventual.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REGULAMENTAÇÃO DA CONCESSÃO DE_x000D_
 BENEFÍCIOS EVENTUAIS PELA POLÍTICA MUNICIPAL DE_x000D_
 ASSISTÊNCIA SOCIAL, E DÁ OUTRAS PROVIDÊNCIAS”</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/212/pl_023_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/212/pl_023_2021.pdf</t>
   </si>
   <si>
     <t>Institui o fundo municipal de proteção aos animais e o conselho municipal de proteção aos animais. e dá outras providências</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/213/pl_024_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/213/pl_024_2021.pdf</t>
   </si>
   <si>
     <t>Extingue e cria os cargos que menciona e contém outras providências</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/217/pl_025_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/217/pl_025_2021.pdf</t>
   </si>
   <si>
     <t>Apreciação em Turno Único do Projeto de Lei n°. 025/2021,"DECLARA DE UTILIDADE PUBLICA O CONSELHO DA_x000D_
 COMUNIDADE NA EXECUÇÃO PENAL - C.C.E.P DA COMARCA DE CAMPINA VERDE E DA OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/219/ple_027_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/219/ple_027_2021.pdf</t>
   </si>
   <si>
     <t>DEFINE COMO EXPANSÃO DO PERÍMETRO URBANA A ÁREA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/220/ple_028_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/220/ple_028_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A DOAR O IMÓVEL PARA A EMPRESA QUE ESPECIFICA</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/221/ple_029_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/221/ple_029_2021.pdf</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/224/pl_n_030_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/224/pl_n_030_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A DOAR O ÍMÓVEL_x000D_
 "PARA A EMPRESA QUE ESPECIFICA"</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/222/pl_no_031_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/222/pl_no_031_2021.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO IDO ART. 11 DA LEI MUNICIPAL Nº 2.226/2020 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/223/projeto_de_lei_no_035_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/223/projeto_de_lei_no_035_2021.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO E REDUÇÃO DE MULTAS E_x000D_
 JUROS DE CRÉDITOS TRIBUTÁRIOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/227/projeto_de_lei_no_036_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/227/projeto_de_lei_no_036_2021.pdf</t>
   </si>
   <si>
     <t>''Autoriza a abertura de crédito suplementar por_x000D_
 excesso de arrecadação em dotação do orçamento_x000D_
 vigente e contém outras providências''</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/228/projeto_de_lei_no_037_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/228/projeto_de_lei_no_037_2021.pdf</t>
   </si>
   <si>
     <t>''Autoriza a abertura de crédito suplementar por_x000D_
 anulação de dotação do orçamento vigente e contém_x000D_
 outras providências''</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/229/pl_no038_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/229/pl_no038_2021.pdf</t>
   </si>
   <si>
     <t>''Dispõe sobre a criação do programa emergencial de fomento ao setor cultural do município de Campina Verde e dá outras providências''</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/231/pl_no_039_-_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/231/pl_no_039_-_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CREDITO_x000D_
 SUPLEMENTAR POR ANULAÇÃO DE DOTAÇÕES DO ORÇAMENTO_x000D_
 VIGENTE E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/232/pl_no_040_-_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/232/pl_no_040_-_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CREDITO_x000D_
 SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO EM DOTAÇÕES DO_x000D_
 ORÇAMENTO VIGENTE E CONTÉM OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/233/pl_no_041_-_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/233/pl_no_041_-_2021.pdf</t>
   </si>
   <si>
     <t>"ALTERA A REDAÇÃO DAS LEIS Nº_x000D_
 2.213/2020 E 2.228/2020 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/236/pl_n_042_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/236/pl_n_042_2021.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA_ DE CREDITO_x000D_
 ESPECIAL POR ANULAÇÃO DE DOTAÇÃO DO ORÇAMENTO VIGENTE E_x000D_
 CONTÉM OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/237/pl_no_045_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/237/pl_no_045_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A ABERTURA DE CRÉDITO SUPLEMENTAR_x000D_
 POR EXCESSO DE ARRECADAÇÃO NO ORÇAMENTO VIGENTE DA_x000D_
 SECRETARIA MUNICIPAL OE SAÚDE E CONTÉM OUTRAS PROVIDÊNCIAS",</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/238/pl_no_050_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/238/pl_no_050_2021.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA HORÁRIO ESPECIAL DE FUNCIONAMENTO POR TEMPO DETERMINADO DO COMÉRCIO E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>PTR</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/218/portaria_15_2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/218/portaria_15_2021.pdf</t>
   </si>
   <si>
     <t>Art. 1. Fica estabelecido Ponto Facultativo no dia 06 de setembro, segunda-feira, para todos os funcionários da Câmara Municipal de Campina Verde - MG.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>OF</t>
   </si>
   <si>
     <t>Ofício</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/104/oficio_no._0012021-cn.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/104/oficio_no._0012021-cn.pdf</t>
   </si>
   <si>
     <t>Senhor Presidente, _x000D_
 Pelo presente, venho respeitosamente solicitar que_x000D_
 sejam promovidas as ações necessárias visando a adequação do prédio_x000D_
 que abriga a Sede deste Poder Legislativo às necessidades das Pessoas_x000D_
 Com Deficiência (PCD)._x000D_
 Tal adequação atenderia a NBR 9050, de 2015 que_x000D_
 estabelece critérios e parâmetros técnicos a serem observados em projeto,_x000D_
 construção, instalação e adaptação de edificações, mobiliário, espaços e_x000D_
 equipamentos urbanos às condições de acessibilidade._x000D_
 Aproveito a oportunidade, para informar que protocolei_x000D_
 nessa Casa de Leis, a Indicação nº. 3/2021 , solicitando ao Prefeito_x000D_
 Municipal que tais ações sejam também adotadas em todos os prédios_x000D_
 públicos e logradouros de nosso Município.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/97/oficio_no._0022021-mc.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/97/oficio_no._0022021-mc.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, LUIZ HUMBERTO CARNEIRO_x000D_
 _x000D_
 Pelo presente, ao mesmo tempo em que cumprimento Vossa Excelência, venho respeitosamente solicitar que, na medida de suas possibilidades, inclua o Município de Campina Verde entre suas prioridades com a finalidade de disponibilizar rubrica orçamentária em favor deste Município, cujo valor deverá ser destinado a aquisição de materiais_x000D_
 esportivos, tais como, chuteiras, meiões, calções , camisas, bolsa para transporte de material esportivo e bolas, bem como para a aquisição de um trator cortador de grama, movido a gasolina, com coletor de resíduos.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/100/oficio_no._0032021-_mc.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/100/oficio_no._0032021-_mc.pdf</t>
   </si>
   <si>
     <t>Por esta forma, venho à presença de V. Exª. solicitar que sejam disponibilizadas as dependências do "Campo do Perré", para a prática esportiva de futebol, todas as quintas-feiras, o horário das 17:00 às 19:00 horas, a contar do dia 11 (onze) do corrente mês, oportunidade na qual estarei pessoalmente coordenando a entrada dos desportistas e_x000D_
 instruindo os mesmos sobre a prática do futebol._x000D_
 Colocando-nos na expectativa do melhor acolhimento de nossa solicitação, valemo-nos desta oportunidade para transmitir a V.Ex.ª a segurança de nossa mais alta estima e especial consideração.</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/57/oficio_n.0_004-2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/57/oficio_n.0_004-2021.pdf</t>
   </si>
   <si>
     <t>Por esta forma, cumpre-nos apresentar indicação a V. Ex.º, no sentido de que esta Municipalidade, através de seu setor competente, considere a possibilidade de disponibilizar um FISIOTERAPEUTA, para atender em seus domicílios aqueles pacientes que apresentam dificuldades de locomoção, sendo notórios os benefícios proporcionados e decorrentes de tal providência!</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/64/oficio_n.o_005-2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/64/oficio_n.o_005-2021.pdf</t>
   </si>
   <si>
     <t>Por esta forma, cumpre-nos solicitar a V. Ex.º, no sentido de que está Municipalidade, através de seu setor competente, agilizar todas as ações necessárias para manter convênio com as clínicas especializadas em cirurgia de catarata, bem ainda, assim que possível a realização de tais cirurgias serem realizadas no Hospital São Vicente de Paulo, em nossa cidade._x000D_
 _x000D_
 Esse procedimento cirúrgico vem de encontro com a grande demanda de nossa cidade.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/91/oficio_no._0062021-mc.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/91/oficio_no._0062021-mc.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado LEONÍDIO BOUÇAS_x000D_
 Cumprimentando-o cordialmente venho a vossa presença pelo presente, ao mesmo tempo em que cumprimento Vossa Excelência, respeitosamente solicitar que, na medida e suas possibilidades, inclua o Município de Campina Verde dentre sua prioridades com a finalidade de disponibilizar rubrica orçamentária em favor deste Município, cujo valor deverá ser destinado a aquisição de um Caminhão Coletor e Compactador de Lixo.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/114/oficio_n.o_007_2.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/114/oficio_n.o_007_2.021_-_gab.pdf</t>
   </si>
   <si>
     <t>-Analisar a situação dos alunos do_x000D_
 Assentamento lnhumas, que estão transferidos para a Escola da_x000D_
 Fazendinha e querem continuar O estudar no Distrito de_x000D_
 Honorópolis, uma vez que ali iniciaram seus estudos._x000D_
 - Solucionar o grande problema do "esgoto" do_x000D_
 Distrito de Honorópolis, que está correndo a "céu aberto" e_x000D_
 havendo um sério problema de pernilongos._x000D_
 - Providenciar o "Fumacê" no Distrito de_x000D_
 Honorópolis._x000D_
 - Manter a permanência das professoras no_x000D_
 Distrito de Honorópolis.</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/55/oficio_n.o_008-2021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/55/oficio_n.o_008-2021.pdf</t>
   </si>
   <si>
     <t>Ao cumprimentá-lo, venho a presença de V. Ex8 reiterar a solicitação já realizada verbalmente, quanto a possibilidade de viabilizar com urgência a ACESSIBILIDADE da Câmara Municipal de Campina Verde- MG, conforme a norma NBR-9050.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/115/oficio_n.o_0242.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/115/oficio_n.o_0242.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Em reunião ordinária deste Poder Legislativo Municipal, o vereador DASIO ANTONIO MARTINS DOS SANTOS apresentou indicação a V. Exª, para que através do setor competente desta administração Municipal, possa ser realizada uma operação tapa-buracos nas ruas e avenidas do Bairro Ana Cândida.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/70/oficio_no._027-12021-tm.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/70/oficio_no._027-12021-tm.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr Aelton de Freitas_x000D_
 Cumprimentando-o cordialmente, vimos solicitar a V. Exª. a disponibilização de uma COBERTURA DA QUADRA DA ESCOLA MUNICIPAL TANCREDO NEVES, em nossa cidade de Campina Verde - MG._x000D_
 Em face desta grande necessidade, Senhor Deputado e conhecendo a sua sensibilidade, sua solidariedade e principalmente, seu empenho com nossa querida Campina Verde, solicitamos que seja considerada a total possibilidade de disponibilizar a tão sonhada COBERTURA DA QUADRA DA ESCOLA MUNICIPAL TANCREDO NEVES, para resolver esse grande clamor de toda escola.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/69/oficio_no._028-2021-tm.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/69/oficio_no._028-2021-tm.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr Aelton de Freitas_x000D_
 Cumprimentando-o cordialmente, vimos solicitar a V.Exª. a disponibilização de uma DIGITALIZADOR DE IMAGEM PARA O MAMOGRÁFO DO HOSPITAL SÃO VICENTE DE PAULO DE CAMPINA VERDE-MG._x000D_
 _x000D_
 Em face desta grande necessidade, Senhor Deputado e conhecendo a sua sensibilidade, sua solidariedade e principalmente, seu empenho com nossa querida Campina Verde, solicitamos que seja considerada a total possibilidade de disponibilizar o tão sonhado DIGITALIZADOR DE IMAGEM PARA O MAMOGRÁFO DO HOSPITAL SÃO VICENTE DE PAULO DE CAMPINA VERDE - MG para resolver esse grande clamor de toda comunidade!</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/67/oficio_no._03-02021_-tm.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/67/oficio_no._03-02021_-tm.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr AELTON DE FREITAS_x000D_
 Cumprimentando-o cordialmente, vimos solicitar a V.Exª. a disponibilização de um MICRONIBUS COM ESCADA DE ELEVAÇÃO PARA A ÁPAE DO MUNICIPIO DE CAMPINA VERDE - MG. Em face desta grande necessidade, Senhor Deputado e conhecendo a sua sensibilidade, sua solidariedade e principalmente, seu empenho com nossa querida Campina Verde, solicitamos que seja considerada a total possibilidade de disponibilizar o tão sonhado MICRONIBUS COM ESCADA DE ELEVAÇÃO PARA A ÁPAE DO MUNICIPIO DE CAMPINA VERDE - MG., para resolver esse grande clamor de toda comunidade!</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/68/oficio_no_029-2021_-tm.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/68/oficio_no_029-2021_-tm.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr Aelton de Freitas_x000D_
 Cumprimentando-o cordialmente, vimos solicitar a V.EXª. a disponibilização de uma UTI MÓVEL PARA O MUNICIPIO DE CAMPINA VERDE - MG E DISTRITO DE HONORÓPOLIS_x000D_
 Em face desta grande necessidade, Senhor Deputado e conhecendo a sua sensibilidade, sua solidariedade e principalmente, seu empenho com nossa querida Campina Verde, solicitamos que seja considerada a total possibilidade de disponibilizar a tão sonhada UTI MÓVEL PARA O MUNICÍPIO DE CAMPINA VERDE - MG DE HONORÓPOLIS. para resolver esse grande clamor de toda comunidade!</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/89/oficio_n.0_0322.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/89/oficio_n.0_0322.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Apresentamos ainda indicações verbais a V.ex.ª, no sentido de: colocar "caçambas" nas entradas de nossa Cidade para resolver o problema de lixo espalhados; através_x000D_
 do órgão competente, proceder a operação "tapa-buracos", na Avenida Minas Gerais, próximo a rotatória, dado o seu grau de alcance social!</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>Ao Exm.º Sr._x000D_
 ZÊ SILVA_x000D_
 DO. Deputado Federal_x000D_
 _x000D_
 Cumprimentando-o cordialmente, vimos reiterar solicitação a V. Exª. a disponibilização de uma QUAPRA DE ESPORTES COM COBERTURA, para o Bairro Jovina de Oliveira , um dos Bairros mais populoso de nossa Cidade de Campina Verde. Que tem como objetivo_x000D_
 trabalhar todas as modalidades esportivas, incentivando a prática do esporte_x000D_
 e proporcionando a oportunidade para grandes evento do Bairro._x000D_
 _x000D_
 Em face desta grande necessidade; Senhor Deputado e conhecendo a sua sensibilidade, sua solidariedade e principalmente, seu empenho com nossa querida Campina Verde, solicitamos que seja considerada a total possibilidade de disponibilizar a tão sonhada QUADRA DE ESPORTES, para resolver esse grande clamor d s moradores do Bairro_x000D_
 Jovina de Oliveira.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/102/oficio_no._0052021-mc.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/102/oficio_no._0052021-mc.pdf</t>
   </si>
   <si>
     <t>À Em." Sr'._x000D_
 ANA PAULA SIQUEIRA_x000D_
 DO. Deputada Estadual_x000D_
 _x000D_
 Cumprimentando-o cordialmente, imos a presença V.Exª. Pelo presente, ao mesmo tempo em que cumprimento Vossa Excelência, venho respeitosamente solicitar que, a medida de suas_x000D_
 possibilidades, inclua o Município de Campina Verde dentre suas prioridades com a finalidade de disponibilizar rubrica orçamentária em favor deste Município, cujo valor deverá ser destinado a aquisição e uma Academia ao Ar Livre a ser instalada na entrada do Estádio Municipal Dr. Afonso Celso Faria.</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/56/oficio_n.0_0032.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/56/oficio_n.0_0032.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Após ser procurado por donos de laboratórios e ter conhecimento da grande demanda de atendimento e espera por exames laboratoriais, venho através deste ver a possibilidade, por parte da Municipalidade, do aumento de cotas, que com certeza irá trazer benefícios e conforto digno àqueles que _x000D_
  necessitam desse atendimento, o que, ao nosso ver, deveria ser efetuado no início do ano!</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/105/oficio_no._0022021-cn.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/105/oficio_no._0022021-cn.pdf</t>
   </si>
   <si>
     <t>Como é de conhecimento de V. Exª., nos próximos dias_x000D_
 17 e 24 do corrente mês serão aplicadas as provas do Exame Nacional do_x000D_
 Ensino Médio (Enem), com o objetivo de avaliar o desempenho escolar dos_x000D_
 estudantes ao término da educação básica._x000D_
 Em nosso Município não serão aplicadas tais provas,_x000D_
 devendo, portanto, os estudantes inscritos, se deslocarem até as Cidades_x000D_
 de Uberlândia e lturama, para a consecução de tal objetivo._x000D_
 Diante deste fato, pelo presente, venho respeitosamente_x000D_
 solicitar que sejam disponibilizados 4 (quatro) ônibus, com motoristas e_x000D_
 abastecidos, para o transporte dos já mencionados estudantes (ida e_x000D_
 volta), sendo 2 (dois) desses com destino a Uberlândia e 2 (dois) com_x000D_
 destino a lturama.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/109/oficio_n.0_0362.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/109/oficio_n.0_0362.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Apresentamos indicação verbal a V. Ex.ª,_x000D_
 através do setor competente, "Instalar barreiras sanitárias" para_x000D_
 conter propagação da Covid-1 9.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/110/oficio_no._0032021_-cn.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/110/oficio_no._0032021_-cn.pdf</t>
   </si>
   <si>
     <t>Ao Exmo. Sr. Eduardo Barbosa Deputado Federal_x000D_
 _x000D_
 Pelo presente, ao cumprimentar Vossa Excelência,_x000D_
 venho respeitosamente solicitar que, na medida de suas possibilidades,_x000D_
 inclua o Município de Campina Verde dentre suas prioridades com a_x000D_
 finalidade de disponibilizar rubrica orçamentária em favor deste Município,_x000D_
 cujo valor deverá ser destinado à aquisição de 1 (um) ônibus_x000D_
 "rodoviário" para o transporte de estudantes universitários, a ser_x000D_
 utilizado no transporte intermunicipal destes para os municípios_x000D_
 circunvizinhos, registre-se que, em sendo destinado a esta municipalidade,_x000D_
 os recursos reivindicados, certamente proporcionará maior qualidade e_x000D_
 eficiência na prestação dos serviços públicos em benefício dos_x000D_
 universitários Campina-verdense.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/111/oficio_n.0_0162.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/111/oficio_n.0_0162.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Em reunião ordinária deste Poder Legislativo_x000D_
 Municipal, o vereador CAIO NUNES OLIVEIRA MARQUES, com a_x000D_
 associação dos vereadores Dr. João Silva Filho e Mora Lúcia de_x000D_
 Oliveira Macedo, reiterou a V. Ex.º sua indicação anterior, para_x000D_
 que através do órgão competente, possa providenciar barreiras_x000D_
 sanitárias no município, como medida para ajudar a conter a_x000D_
 pandemia!</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/119/oficio_no._0012021-_ed.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/119/oficio_no._0012021-_ed.pdf</t>
   </si>
   <si>
     <t>No dia 11 de dezembro de 2020, foi sancionada a Lei_x000D_
 Municipal nº. 2.227/2020, que "Dispõe sobre o parcelamento e redução de_x000D_
 multas e juros de créditos tributários e contém outras providências._x000D_
 Mencionada Lei, em seu§ 5° do rt. 1° estabelece que o_x000D_
 contribuinte, para a obtenção dos benefícios previstos, deverá requerê-lo_x000D_
 até o dia 31 de dezembro de 2020._x000D_
 Sendo assim, solicitamos a V. Exª. o encaminhamento de,_x000D_
 projeto de lei para a Câmara Municipal, prorrogando o prazo de_x000D_
 requerimento do contribuinte inicialmente previsto, e pelo menos mais 60 _x000D_
 (sessenta) dias.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/127/oficio_no._0042021-_ed.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/127/oficio_no._0042021-_ed.pdf</t>
   </si>
   <si>
     <t>Ao Exm.º Sr._x000D_
 LEONÍDIO BOUÇAS_x000D_
 _x000D_
 Pelo presente, ao mesmo tempo em que cumprimento_x000D_
 Vossa Excelência, venho respeitosamente solicitar q e, na medida de suas_x000D_
 possibilidades, inclua o Município de  Campina Verde entre suas prioridades_x000D_
 com a finalidade de disponibilizar rubrica orçamentária em favor deste_x000D_
 Município, cujo valor deverá ser destinado a construção de passeio e meio fio_x000D_
 em residências localizadas nos Bairros Alvor e Jovina de Oliveira,_x000D_
 uma vez que nos referidos bairros reside grande número de pessoas_x000D_
 carentes que não têm como arcar com despesas dessa natureza.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/128/oficio_no._0032021-_ed.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/128/oficio_no._0032021-_ed.pdf</t>
   </si>
   <si>
     <t>Ao Exm.º Sr._x000D_
 RAUL BELÉM_x000D_
 _x000D_
 Pelo presente, ao mesmo tempo em que cumprimento_x000D_
 Vossa Excelência, venho respeitosamente solicitar que, na medida de suas_x000D_
 possibilidades, inclua o Município de Campina Verde entre suas prioridades_x000D_
 com a finalidade de disponibilizar rubrica orçamentária em favor deste_x000D_
 Município, cujo valor deverá ser destinado a construção de passeio e meio fio_x000D_
 em residências localizadas nos Bairros Alvorada e Jovina de Oliveira,_x000D_
 uma vez que nos . referidos bairros reside grande número de pessoas_x000D_
 carentes que não têm como arcar com despesas dessa natureza.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/129/oficio_no._0022021-_ed.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/129/oficio_no._0022021-_ed.pdf</t>
   </si>
   <si>
     <t>Ao Exm.º Sr._x000D_
 ELISMAR PRADO_x000D_
 DD. Deputado Estadual_x000D_
 _x000D_
 Pelo presente, ao mesmo tempo , em que cumprimento_x000D_
 Vossa Excelência, venho respeitosamente solicitar q e, na medida de suas_x000D_
 possibilidades, inclua o Município de Campina Verde entre suas prioridades_x000D_
 com a finalidade de disponibilizar rubrica orçamentária em favor deste_x000D_
 Município, cujo valor deverá ser destinado a construção de passeio e meio fio_x000D_
 em residências localizadas nos Bairros Alvorada e Jovina de Oliveira,_x000D_
 uma vez que nos referidos bairros reside grande número de pessoas_x000D_
 carentes que não têm como arcar com despesas dessa natureza.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/130/oficio_no._0012021-_ed.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/130/oficio_no._0012021-_ed.pdf</t>
   </si>
   <si>
     <t>Ao Exm.º Sr._x000D_
 ZE SILVA_x000D_
 _x000D_
 Pelo presente, ao mesmo tempo em que cumprimento_x000D_
 Vossa Excelência, venho respeitosamente solicitar q e, na medida de suas_x000D_
 possibilidades, inclua o Município de Campina Verde entre suas prioridades_x000D_
 com a finalidade de disponibilizar rubrica orçamentária em favor deste_x000D_
 Município o, cujo valor deverá ser destinado a construção de passeio e meio fio_x000D_
 em residências localizadas nos Bairros Alvorada e Jovina de Oliveira,_x000D_
 uma vez que nos referidos bairros reside grande número de pessoas_x000D_
 carentes que não têm como arcar com despesas dess a natureza.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/132/oficio_no._0062021-_ed.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/132/oficio_no._0062021-_ed.pdf</t>
   </si>
   <si>
     <t>Por esta forma, comunicamos a V. Exª. que no dia 3_x000D_
 (três) do corrente mês, encaminhamos ofício a s deputados que se_x000D_
 demonstram comprometidos com o Município de Campina Verde,_x000D_
 reivindicando dos mesmos, a inclusão do Município de Campina Verde_x000D_
 dentre suas prioridades com a finalidade de disponibilizar rubrica_x000D_
 orçamentária em favor deste Município, cujo valor deverá ser destinado a_x000D_
 construção de passeio e meio-fio em residências localizadas nos_x000D_
 Bairros Alvora e Jovina de Oliveira, uma vez que nos referidos bairros_x000D_
 reside grande número de pessoas carentes que não têm como arcar com_x000D_
 despesas dessa natureza</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/133/oficio_no._0052021-_ed.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/133/oficio_no._0052021-_ed.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito_x000D_
 _x000D_
 Por esta forma, comunicamos a V. Exª. que no dia 3_x000D_
 (três) do corrente mês, encaminhamos ofício a s deputados que se_x000D_
 demonstram comprometidos com o Município de Campina Verde,_x000D_
 reivindicando dos mesmos, a inclusão do Município de Campina Verde_x000D_
 dentre suas prioridades com a finalidade de disponibilizar rubrica_x000D_
 orçamentária em favor deste Município, cujo valor deverá ser destinado a_x000D_
 construção de passeio e meio-fio em residências localizadas nos_x000D_
 Bairros Alvora e Jovina de Oliveira, uma vez que nos referidos bairros_x000D_
 reside grande número de pessoas carentes que não têm como arcar com_x000D_
 despesas dessa natureza</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/134/oficio_no._0072021-_ed.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/134/oficio_no._0072021-_ed.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Por esta forma, solicitamos V. Exª. que seja_x000D_
 determinado ao setor competente da Prefeitura adoção de medidas_x000D_
 visando a contratação urgente de prestador de serviço para a sanitização_x000D_
 dos logradouros públicos, incluindo-se, em consequência, as ruas, as_x000D_
 avenidas, as praças e os prédios públicos da Sede de Município e no_x000D_
 Distrito de Honorópolis.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/137/oficio_n.0_041_2.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/137/oficio_n.0_041_2.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ex.º, através da Secretaria Municipal de Estradas e Rodagem, a possibilidade_x000D_
 de proceder reparos e construir "aterros" na Estrada de São_x000D_
 Francisco, próximo a Fazenda de propriedade de Dr. Vitor, uma_x000D_
 vez que a estrada está com encravadores, poças d 'água e_x000D_
 atoleiros, dificultando o transporte de leite e trafegar nas_x000D_
 estradas!</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/141/oficio_n.o_0232.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/141/oficio_n.o_0232.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
  Em reunião ordinária deste Poder Legislativo_x000D_
 Municipal, o vereador Dr. JOÃO SILVA FILHO apresentou_x000D_
 indicação a V. Ex.ª, para que através da Secretaria Municipal_x000D_
 de Ação Social, possa ser feita uma triagem das pessoas que_x000D_
 estão passando por dificuldades, para o oferecimento de uma_x000D_
 oportuna ajuda de custo às mesmas.</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/142/oficio_n.0_0222.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/142/oficio_n.0_0222.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Em reunião ordinária deste Poder Legislativo_x000D_
 Municipal, o vereador Dr. JOÃO SILVA FILHO apresentou_x000D_
 indicação a V. Ex.ª, para que através do setor competente_x000D_
 dessa Administração Municipal, sejam tomadas as providências_x000D_
 oportunas na Represa do Bicano, referente a um cano que_x000D_
 estourou e que poderá trazer sérias consequências, bem como_x000D_
 fazer uma demarcação no local para as pessoas terem_x000D_
 conhecimento.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/154/oficio_n.o_021_2.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/154/oficio_n.o_021_2.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Em reunião ordinária deste Poder Legislativo_x000D_
 Municipal, a vereadora MARA LÚCIA DE OLIVEIRA MACEDO_x000D_
 apresentou indicação a V. Ex.ª, sobre a oportunidade de_x000D_
 construção de um Parque Infantil de Madeira, no Bosque_x000D_
 próximo à Avenida Dr. Guilherme Ribeiro de Souza, em local_x000D_
 apropriado.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/155/oficio_n.0_0202.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/155/oficio_n.0_0202.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Em reunião ordinária deste Poder Legislativo ·_x000D_
 Municipal, a vereadora MARA LÚCIA DE OLIVEIRA MACEDO_x000D_
 apresentou indicação a V. Ex.ª, sobre a necessidade de_x000D_
 construção da Sede do Conselho Tutelar, para proporcionar_x000D_
 melhor atendimento e acolhimento às crianças e adolescentes.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/157/ref._covid_19.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/157/ref._covid_19.pdf</t>
   </si>
   <si>
     <t>Senhor Secretário de Saúde,_x000D_
 Cumpre-nos, por esta forma, solicitar a V. S.º, que sejam_x000D_
 tomadas providências urgentes com relação ao trabalho_x000D_
 relacionado à contenção da disseminação do Covid 19 em nossa_x000D_
 cidade e que as ações dos agentes de fiscalização sejam_x000D_
 retomadas, objetivando evitar as aglomerações, bem como a_x000D_
 indicação para o isolamento nos casos necessários, pois o número_x000D_
 de pessoas infectadas está enorme e crescente em nossa cidade!</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/158/ref_covid_19.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/158/ref_covid_19.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Cumpre-nos, por esta forma, solicitar a V. Ex.ª, que sejam_x000D_
 tomadas providências urgentes com relação ao trabalho_x000D_
 relacionado à contenção da disseminação do Covid 19 em nossa_x000D_
 cidade e que as ações dos agentes de fiscalização sejam_x000D_
 retomadas, objetivando evitar as aglomerações, bem como a_x000D_
 indicação para o isolamento nos casos necessários, pois o número_x000D_
 de pessoas infectadas está enorme e crescente em nossa cidade!</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/159/oficio_no._0022021_-_rc.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/159/oficio_no._0022021_-_rc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Cumpre-nos, por esta forma, solicitar a V. Ex.ª, que sejam tomadas_x000D_
 providências urgentes junto à CEMIG, com relação a rede de energia, bem ainda_x000D_
 o transformador na Avenida 07, próxima onde será instalada a fábrica de elástico_x000D_
 (salão de eventos Salomão).</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/160/oficio_no._0042021-_rc.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/160/oficio_no._0042021-_rc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 No dia 29 de julho de 2020, foi sancionada a Lei Municipal_x000D_
 nº. 2.215/2020, que "Autoriza o Município de Campina Verde celebrar termo_x000D_
 de parceria com a empresa de nome empresarial Vanderley Aurelisío Costa_x000D_
 Nunes Comércio de Carnes e Derivados - Nome Fantasia: VNC Alimentos_x000D_
 para a instalação de matadouro no Município e dá outras providências.".</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/161/oficio_ri.o_0132.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/161/oficio_ri.o_0132.021_-_gab.pdf</t>
   </si>
   <si>
     <t>- Viabilizar a extensão de uma creche na E. M._x000D_
 Gilma Teixeira, justificando que nas outras creches de nossa_x000D_
 cidade existe uma grande lista de espera, sendo que a_x000D_
 providência indicada virá proporcionar um real incentivo e_x000D_
 oportunidade para as nossas crianças! Contou com a_x000D_
 associação de Valtiva e Vanderlei._x000D_
 _x000D_
 - Que seja oficializado ao proprietário do_x000D_
 Condomínio do Bairro "Nova Campina Verde", no sentido de_x000D_
 que seja realizada uma limpeza nos lotes que ainda não foram_x000D_
 vendidos. Contou com a associação da vereadora Valtiva._x000D_
 _x000D_
 - Que sejam tomadas as providências próprias_x000D_
 junto ao DNIT, para possibilitar a construção de passarelas_x000D_
 elevadas, dando acesso ao Bairro Jovina de Oliveira e iluminar,_x000D_
 no estilo da cidade de Uberlândia.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/162/oficio_no._0042021_-_rc.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/162/oficio_no._0042021_-_rc.pdf</t>
   </si>
   <si>
     <t>Cumpre-nos, por esta forma, solicitar a V. Ex.ª, que sejam tomadas_x000D_
 providências urgentes, através do Setor Competente, o cumprimento do disposto_x000D_
 no artigo 32 A do Código de Posturas, com relação aos terrenos localizados na_x000D_
 Rua 20 nº 142, Rua 20 esquina com a Avenida 03, o Antigo Laticínio e o número_x000D_
 423, localizados na Avenida 03, notificando seus proprietários a procederem à_x000D_
 oportuna limpeza dos mesmos!</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/164/oficio_no._0052021_-_rc.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/164/oficio_no._0052021_-_rc.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Cumpre-nos, por esta forma, solicitar a V. Ex.ª, que sejam tomadas_x000D_
 providências urgentes, através do Setor Competente, "REATIVAR A PRAÇA_x000D_
 FRANCISCO BARCELOS", bem ainda, a Fonte Luminosa que há muitos anos_x000D_
 encontra-se desativada.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/168/oficio_no._0032021_-tm.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/168/oficio_no._0032021_-tm.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, ZÉ SILVA_x000D_
 Pelo presente, ao mesmo tempo em que cumprimento_x000D_
 Vossa Excelência, venho respeitosamente solicitar que, na medida de suas_x000D_
 possibilidades, inclua o Município de Campina Verde dentre suas_x000D_
 prioridades com a finalidade de disponibilizar rubrica orçamentária em favor_x000D_
 deste Município, cujo valor deverá ser destinado à aquisição de um_x000D_
 caminhão "pipa" (caminhão bombeiro), a ser utilizado pela Secretária_x000D_
 Municipal de Serviços Urbanos e Rurais, pois o nosso Município não possui_x000D_
 um veículo nestas condições, e o mesmo, em sendo destinado a esta_x000D_
 municipalidade, certamente proporcionará maior qualidade e eficiência na_x000D_
 prestação dos serviços públicos em benefício da sociedade Campinaverdense.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/169/oficio_no._0012021-tm.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/169/oficio_no._0012021-tm.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, ZE SILVA_x000D_
 Pelo presente, ao mesmo tempo em que cumprimento_x000D_
 Vossa Excelência, venho respeitosamente solicitar que, na medida de suas_x000D_
  possibilidades, inclua o Município de Campina Verde dentre suas prioridades_x000D_
 com a finalidade de disponibilizar rubrica orçamentária em favor deste_x000D_
 Município, cujo valor deverá ser destinado A aquisição à aquisição de uma_x000D_
 "prancha", destinada ao transporte de máquinas, como tratores,_x000D_
 moto niveladoras e pá-carregadeiras, pois o nosso Município não possui_x000D_
 um veículo nestas condições, e o mesmo, em sendo destinado a esta_x000D_
 municipalidade, certamente proporcionará maior qualidade e eficiência na_x000D_
 prestação dos serviços públicos em benefício da sociedade Campinaverdense.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/170/oficio_no._0022021_-_tm.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/170/oficio_no._0022021_-_tm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Por esta forma, informamos V.Ex.a. , que reivindicamos ·_x000D_
 junto ao Deputado Federal Zé Silva que considere a possibilidade do;_x000D_
 procedimento de gestões próprias junto aos órgãos governamentais_x000D_
 competentes, objetivando a liberação de recursos para o Município de_x000D_
 Campina Verde, visando a aquisição de uma "prancha", destinada ao_x000D_
 transporte de máquinas, como trato es, moto niveladoras e pacarregadeiras,_x000D_
 providência essa de grande importância para o nosso_x000D_
 Município!</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/171/oficio_no._0042021_-tm.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/171/oficio_no._0042021_-tm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Por esta forma, informamos V.Ex.ª. , que reivindicamos_x000D_
 junto ao Deputado Federal Zé Silva que considere a possibilidade do_x000D_
 procedimento de gestões próprias junto aos órgãos governamentais_x000D_
 competentes, objetivando a liberação de recursos para o Município de_x000D_
 Campina Verde, visando a aquisição de um caminhão "pipa"_x000D_
 (caminhão bombeiro), providência essa de grande importância para o_x000D_
 nosso Município!_x000D_
 Isto posto, solicito a V. Exª. considerar a possibilidade de_x000D_
 treinamento de pessoal, visando a formação de uma "Brigada de_x000D_
 Incêndio", composta por um grupo de pessoas voluntárias.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/174/of0062021.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/174/of0062021.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito_x000D_
 Por esta forma, Solicitamos a V. Exª, determinar à Secretaria Municipal de Serviços Urbanos e Rurais, a realização de poda dos arbustos existentes no canteiro central da Rua 30, entre a Avenida Fradique Correia da Silva e Avenida 11</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/179/oficio_no._0062021_-tm.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/179/oficio_no._0062021_-tm.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado, Senhor Deputado,_x000D_
 Pelo presente, ao mesmo tempo em que cumprimento_x000D_
 Vossa Excelência, venho respeitosamente solicitar que, na medida de suas_x000D_
 possibilidades, inclua o Município de Campina Verde dentre suas_x000D_
 prioridades com a finalidade de disponibilizar rubrica orçamentária em favor_x000D_
 deste Município, cujo valor deverá ser destinado à construção de_x000D_
 quiosques e revitalização da fonte luminosa na Praça Francisco_x000D_
 Barcelos.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/180/oficio_no._0072021_-tm.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/180/oficio_no._0072021_-tm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Ao cumprimentá-lo, venho a presença de V. Exª solicitar que_x000D_
 através do órgão competente sejam tomadas todas as medidas cabíveis,_x000D_
 com relação aos quiosques (lanchonetes) que estão localizados e_x000D_
 comercializando nas Praças Municipais no período noturno.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/181/oficio_no._0072021_-_tm.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/181/oficio_no._0072021_-_tm.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Os municípios onde existem terras rurais da União aptas_x000D_
 a regularização fundiária ou assentamentos· da. reforma agrária já podem _x000D_
 acessar a página do Programa Titula Brasil e preencher o formulário de_x000D_
 adesão ao programa, lançado oficialmente na quarta-feira (10) pela ministra_x000D_
 da Agricultura, Pecuária e Abastecimento, Tereza Cristina.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/183/oficio_no._0072021_-tm.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/183/oficio_no._0072021_-tm.pdf</t>
   </si>
   <si>
     <t>Senhor Deputado ZÉ SILVA_x000D_
 _x000D_
 Pelo presente, ao mesmo tempo em que cumprimento_x000D_
 Vossa Excelência, venho respeitosamente solicitar que, na medida de suas_x000D_
 possibilidades, inclua o Município de Campina Verde dentre suas_x000D_
 prioridades com a finalidade de disponibilizar rubrica orçamentária em favor_x000D_
 deste Município, cujo valor deverá ser destinado à aquisição de 1 (uma)_x000D_
 colhedora de forragem, JF série 4 AT1000, boca de área total, para_x000D_
 colheita de capiaçu e 2 (duas) carretas hidráulicas basculantes com_x000D_
 capacidade de no mínimo 5.000 quilogramas.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/184/oficio_n.0_082.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/184/oficio_n.0_082.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 _x000D_
 Por esta forma, cumpre-nos solicitar a V. Ex.º, no sentido_x000D_
 de que está Municipalidade, através de seu setor competente,_x000D_
 nos informe o valor ou orçamento para "Construção da Ponte do_x000D_
 Rio da Prata", que vem de encontro com os anseios daquela_x000D_
 região!</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/185/oficio_n.0_011_2.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/185/oficio_n.0_011_2.021_-_gab.pdf</t>
   </si>
   <si>
     <t>A vereadora, (com associação do vereador Dásio), uma relação com os nomes de_x000D_
 todos os Secretários Municipais ( com suas respectivas_x000D_
 Secretarias), Superintendentes, Diretoras e Vice-Diretoras das_x000D_
 Escolas Municipais, facultativamente om seus respectivos_x000D_
 números de telefones, sugerindo a divulgação de tal lista no Site_x000D_
 da Prefeitura.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/186/oficio_n.0_0332.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/186/oficio_n.0_0332.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Em reunião ordinária de te Poder Legislativo_x000D_
 Municipal, foram acolhidos expedientes d parte da Vereadora_x000D_
 VALTIVA MACIEL MENDES as indicação verbais para que_x000D_
 através dos órgãos competentes proceda: o "plantio de_x000D_
 árvores" em Campina Verde e no Distrito de Honorópolis; a_x000D_
 "revitalização da Praça da Capela" e colocar, bancos no_x000D_
 centro da Praça para proporcionar maior comodidade aos pais_x000D_
 e as crianças, dado a seu grande alcance social!</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/190/oficio_n.o_0192.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/190/oficio_n.o_0192.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Em reunião ordinária deste e Poder Legislativo_x000D_
 Municipal, a vereadora VALTIVA MACIEL MENDES apresentou_x000D_
 solicitação ao setor competente dessa Administração_x000D_
 Municipal, no sentido de informar sobre a retomada da reforma_x000D_
 do Pronto Atendimento - P AM.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/191/oficio_n.o_0182.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/191/oficio_n.o_0182.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Em reunião ordinária deste poder Legislativo_x000D_
 Municipal, a vereadora VALTIVA MACIEL ENDES apresentou_x000D_
 solicitação ao setor competente dessa · Administração_x000D_
 Municipal, no sentido de se posicionar sobre o andamento das_x000D_
 escrituras dos imóveis às pessoas que residem nos mesmos e_x000D_
 desejam sua regularização.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/192/oficio_n.0_017_2.021_-_gab.pdf</t>
+    <t>http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/192/oficio_n.0_017_2.021_-_gab.pdf</t>
   </si>
   <si>
     <t>Senhor Prefeito,_x000D_
 Em reunião ordinária deste Poder Legislativo_x000D_
 Municipal, a vereadora VALTIVA MACIEL MENDES apresentou_x000D_
 solicitação ao setor competente dessa Administração_x000D_
 Municipal, no sentido de informar como estão sendo feitas ás ·_x000D_
 trocas das lâmpadas das ruas e avenidas e Campina Verde e_x000D_
 do Distrito de Honorópolis, indagando ainda se foi contratada_x000D_
 empresa para fazer tais procedimentos e número de telefone,_x000D_
 para as pessoas solicitarem atendimento.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -2889,68 +2889,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_no_12021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_no_22021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_no_32021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_no_52021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_no_62021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_no_72021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_no_82021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/118/indicacao_no_92021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_no_102021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_no_112021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_no_122021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_no_132021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/83/oficio_n.o_0142.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_no_152021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_no_162021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/71/oficio_n.0_025-2021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/72/oficio_n.0_026-2.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_no_272021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_no_282021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_no_29_2.021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_no_302021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_no_312021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_no_322021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_no_33_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_no_352021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_no_372021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_no_392021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_no_402021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_no_412021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_no_422021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_no_432021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_no_442021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_no_452021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_no_462021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_no_472021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_no_482021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_no_492021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_no_502021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_no_512021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_no_522021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_no_532021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_no_54_2.021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_no_55_2.021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_no_56_2.021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_no_57_2.021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_no_58_2.021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_no_592021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/93/oficio_n.0_0152.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_no_372021a.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_no_102021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_no_112021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_no_142021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_no_472021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_no_481202.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_no_492021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/172/indicacao_no_252021_..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_no_262021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_no_502021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/66/mocao_aplauso_02_02_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/79/mocao_de_aplauso_-_fernando_rocha_lima_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/153/mocao_de_aplauso_-_carlos_alberto_franca_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/156/mocao_de_aplauso_-_dra_thaessa_souza_leonardo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/215/projeto_de_resolucao_no_005_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/214/pdl_006_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/216/projeto_de_decreto_legislativo_n_007_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/226/projeto_de_decreto_legislativo_n_010_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/234/projeto_de_decreto_legislativo_no_011_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/235/projeto_de_decreto_legislativo_no_012_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/198/pll_003-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/199/pll_004-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_lei_legislativo_005_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/205/projeto_de_lei_no_006_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/225/projeto_de_lei_no_009_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/230/projeto_de_lei_010_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/206/pr_003_2021_000204.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/211/projeto_de_resolucao_no._0042021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/78/voto_de_pesar_dr._joao_quirino_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/80/voto_de_pesar_joao_franco_da_costa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/82/voto_de_pesar_ismail_jose_nunes.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/92/oficio_n.0_0252.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/135/oficio_n.o_0262.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/138/oficio_n.o_027_2.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/139/voto_de_pesar_maria_candida_do_amaral_brito.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/140/voto_de_pesar_-_miguel_ney_duarte.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/152/voto_de_pesar_dr._joao_quirino_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/187/oficio_n.0_0452021-cmcv-gab.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/188/oficio_n.0_0442021-cmcv-gab.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/189/oficio_n.o_0462021-cmcv-gab.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/193/oficio_n_009_2021_pl.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/194/pl_010_2021_-_procon.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/195/ple_011_-_credito_especial_reforma_cras.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/196/ple_012_ldo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/197/ple_013_-_municipalizacao_escola_honoropolis.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/200/ple_014_finisa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/202/pl_15_-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/203/pl_16_-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/204/oficio_pl_n_017_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/207/oficio_pl_no_018_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/208/oficio_pl_no_020_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/209/oficio_pl_no_020_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/210/ple_021__atualiza_lei_beneficio_eventual.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/212/pl_023_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/213/pl_024_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/217/pl_025_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/219/ple_027_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/220/ple_028_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/221/ple_029_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/224/pl_n_030_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/222/pl_no_031_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/223/projeto_de_lei_no_035_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/227/projeto_de_lei_no_036_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/228/projeto_de_lei_no_037_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/229/pl_no038_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/231/pl_no_039_-_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/232/pl_no_040_-_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/233/pl_no_041_-_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/236/pl_n_042_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/237/pl_no_045_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/238/pl_no_050_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/218/portaria_15_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/104/oficio_no._0012021-cn.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/97/oficio_no._0022021-mc.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/100/oficio_no._0032021-_mc.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/57/oficio_n.0_004-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/64/oficio_n.o_005-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/91/oficio_no._0062021-mc.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/114/oficio_n.o_007_2.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/55/oficio_n.o_008-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/115/oficio_n.o_0242.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/70/oficio_no._027-12021-tm.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/69/oficio_no._028-2021-tm.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/67/oficio_no._03-02021_-tm.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/68/oficio_no_029-2021_-tm.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/89/oficio_n.0_0322.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/102/oficio_no._0052021-mc.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/56/oficio_n.0_0032.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/105/oficio_no._0022021-cn.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/109/oficio_n.0_0362.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/110/oficio_no._0032021_-cn.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/111/oficio_n.0_0162.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/119/oficio_no._0012021-_ed.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/127/oficio_no._0042021-_ed.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/128/oficio_no._0032021-_ed.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/129/oficio_no._0022021-_ed.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/130/oficio_no._0012021-_ed.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/132/oficio_no._0062021-_ed.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/133/oficio_no._0052021-_ed.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/134/oficio_no._0072021-_ed.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/137/oficio_n.0_041_2.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/141/oficio_n.o_0232.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/142/oficio_n.0_0222.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/154/oficio_n.o_021_2.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/155/oficio_n.0_0202.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/157/ref._covid_19.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/158/ref_covid_19.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/159/oficio_no._0022021_-_rc.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/160/oficio_no._0042021-_rc.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/161/oficio_ri.o_0132.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/162/oficio_no._0042021_-_rc.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/164/oficio_no._0052021_-_rc.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/168/oficio_no._0032021_-tm.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/169/oficio_no._0012021-tm.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/170/oficio_no._0022021_-_tm.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/171/oficio_no._0042021_-tm.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/174/of0062021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/179/oficio_no._0062021_-tm.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/180/oficio_no._0072021_-tm.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/181/oficio_no._0072021_-_tm.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/183/oficio_no._0072021_-tm.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/184/oficio_n.0_082.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/185/oficio_n.0_011_2.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/186/oficio_n.0_0332.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/190/oficio_n.o_0192.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/191/oficio_n.o_0182.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/192/oficio_n.0_017_2.021_-_gab.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/167/indicacao_no_12021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/166/indicacao_no_22021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/103/indicacao_no_32021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/96/indicacao_no_52021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/94/indicacao_no_62021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/165/indicacao_no_72021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/117/indicacao_no_82021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/118/indicacao_no_92021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/112/indicacao_no_102021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/113/indicacao_no_112021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/136/indicacao_no_122021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/145/indicacao_no_132021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/83/oficio_n.o_0142.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/147/indicacao_no_152021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/98/indicacao_no_162021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/58/indicacao_no_017-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/59/indicacao_no_018-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/60/indicacao_no_019-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/61/indicacao_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/62/indicacao_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/63/indicacao_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/71/oficio_n.0_025-2021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/72/oficio_n.0_026-2.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/176/indicacao_no_272021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/175/indicacao_no_282021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/163/indicacao_no_29_2.021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/148/indicacao_no_302021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/177/indicacao_no_312021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/178/indicacao_no_322021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/65/indicacao_no_33_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/126/indicacao_no_352021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/124/indicacao_no_372021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/123/indicacao_no_392021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/122/indicacao_no_402021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/121/indicacao_no_412021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/120/indicacao_no_422021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/131/indicacao_no_432021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/108/indicacao_no_442021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/107/indicacao_no_452021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/106/indicacao_no_462021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/88/indicacao_no_472021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/87/indicacao_no_482021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/86/indicacao_no_492021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/85/indicacao_no_502021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/90/indicacao_no_512021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/84/indicacao_no_522021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/116/indicacao_no_532021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/73/indicacao_no_54_2.021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/77/indicacao_no_55_2.021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/74/indicacao_no_56_2.021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/75/indicacao_no_57_2.021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/76/indicacao_no_58_2.021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/81/indicacao_no_592021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/93/oficio_n.0_0152.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/125/indicacao_no_372021a.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/143/indicacao_no_102021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/144/indicacao_no_112021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/146/indicacao_no_142021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/149/indicacao_no_472021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/150/indicacao_no_481202.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/151/indicacao_no_492021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/172/indicacao_no_252021_..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/173/indicacao_no_262021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/182/indicacao_no_502021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/66/mocao_aplauso_02_02_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/79/mocao_de_aplauso_-_fernando_rocha_lima_.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/153/mocao_de_aplauso_-_carlos_alberto_franca_.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/156/mocao_de_aplauso_-_dra_thaessa_souza_leonardo.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/215/projeto_de_resolucao_no_005_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/214/pdl_006_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/216/projeto_de_decreto_legislativo_n_007_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/226/projeto_de_decreto_legislativo_n_010_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/234/projeto_de_decreto_legislativo_no_011_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/235/projeto_de_decreto_legislativo_no_012_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/198/pll_003-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/199/pll_004-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/201/projeto_de_lei_legislativo_005_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/205/projeto_de_lei_no_006_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/225/projeto_de_lei_no_009_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/230/projeto_de_lei_010_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/206/pr_003_2021_000204.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/211/projeto_de_resolucao_no._0042021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/78/voto_de_pesar_dr._joao_quirino_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/80/voto_de_pesar_joao_franco_da_costa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/82/voto_de_pesar_ismail_jose_nunes.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/92/oficio_n.0_0252.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/135/oficio_n.o_0262.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/138/oficio_n.o_027_2.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/139/voto_de_pesar_maria_candida_do_amaral_brito.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/140/voto_de_pesar_-_miguel_ney_duarte.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/152/voto_de_pesar_dr._joao_quirino_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/187/oficio_n.0_0452021-cmcv-gab.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/188/oficio_n.0_0442021-cmcv-gab.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/189/oficio_n.o_0462021-cmcv-gab.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/193/oficio_n_009_2021_pl.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/194/pl_010_2021_-_procon.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/195/ple_011_-_credito_especial_reforma_cras.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/196/ple_012_ldo.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/197/ple_013_-_municipalizacao_escola_honoropolis.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/200/ple_014_finisa.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/202/pl_15_-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/203/pl_16_-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/204/oficio_pl_n_017_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/207/oficio_pl_no_018_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/208/oficio_pl_no_020_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/209/oficio_pl_no_020_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/210/ple_021__atualiza_lei_beneficio_eventual.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/212/pl_023_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/213/pl_024_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/217/pl_025_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/219/ple_027_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/220/ple_028_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/221/ple_029_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/224/pl_n_030_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/222/pl_no_031_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/223/projeto_de_lei_no_035_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/227/projeto_de_lei_no_036_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/228/projeto_de_lei_no_037_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/229/pl_no038_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/231/pl_no_039_-_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/232/pl_no_040_-_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/233/pl_no_041_-_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/236/pl_n_042_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/237/pl_no_045_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/238/pl_no_050_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/218/portaria_15_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/104/oficio_no._0012021-cn.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/97/oficio_no._0022021-mc.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/100/oficio_no._0032021-_mc.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/57/oficio_n.0_004-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/64/oficio_n.o_005-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/91/oficio_no._0062021-mc.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/114/oficio_n.o_007_2.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/55/oficio_n.o_008-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/115/oficio_n.o_0242.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/70/oficio_no._027-12021-tm.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/69/oficio_no._028-2021-tm.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/67/oficio_no._03-02021_-tm.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/68/oficio_no_029-2021_-tm.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/89/oficio_n.0_0322.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/102/oficio_no._0052021-mc.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/56/oficio_n.0_0032.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/105/oficio_no._0022021-cn.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/109/oficio_n.0_0362.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/110/oficio_no._0032021_-cn.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/111/oficio_n.0_0162.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/119/oficio_no._0012021-_ed.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/127/oficio_no._0042021-_ed.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/128/oficio_no._0032021-_ed.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/129/oficio_no._0022021-_ed.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/130/oficio_no._0012021-_ed.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/132/oficio_no._0062021-_ed.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/133/oficio_no._0052021-_ed.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/134/oficio_no._0072021-_ed.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/137/oficio_n.0_041_2.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/141/oficio_n.o_0232.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/142/oficio_n.0_0222.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/154/oficio_n.o_021_2.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/155/oficio_n.0_0202.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/157/ref._covid_19.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/158/ref_covid_19.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/159/oficio_no._0022021_-_rc.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/160/oficio_no._0042021-_rc.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/161/oficio_ri.o_0132.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/162/oficio_no._0042021_-_rc.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/164/oficio_no._0052021_-_rc.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/168/oficio_no._0032021_-tm.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/169/oficio_no._0012021-tm.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/170/oficio_no._0022021_-_tm.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/171/oficio_no._0042021_-tm.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/174/of0062021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/179/oficio_no._0062021_-tm.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/180/oficio_no._0072021_-tm.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/181/oficio_no._0072021_-_tm.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/183/oficio_no._0072021_-tm.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/184/oficio_n.0_082.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/185/oficio_n.0_011_2.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/186/oficio_n.0_0332.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/190/oficio_n.o_0192.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/191/oficio_n.o_0182.021_-_gab.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.campinaverde.mg.leg.br/media/sapl/public/materialegislativa/2021/192/oficio_n.0_017_2.021_-_gab.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="24.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>